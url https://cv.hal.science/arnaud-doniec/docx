--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -153,7019 +153,7019 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing associative classification on imbalanced data through ontology-based feature extraction and resampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Mba Kouhoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 309, pp.112897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2024.112897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utility-based agent model for intermodal behaviors: A case study for urban toll in Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (4), pp.282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-024-05869-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche centrée agent pour l’intermodalité basée sur des données réelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azise Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.95-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/roia.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the discovery of seasonal gradual patterns through periodic patterns mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Lujak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.102511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2024.102511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agent-Based Approach for (Peri-)Urban Inter-Modality Policies: Application to Real Data from the Lille Metropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (5), pp.2540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23052540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SBEO: Smart Building Evacuation Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qasim Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Lujak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doniec Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Science and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.51-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/CSIS220118046K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-models machine learning methods for traffic flow estimation from Floating Car Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Boonaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132, pp.103389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2021.103389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purchase intention-based agent for customer behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 521, pp.380-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2020.02.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management tools to study and to deal with effects of climate change on inland waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Open Internet Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive water-resource allocation planning of inland waterways in the context of global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)WR.1943-5452.0000970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une distribution des MDP à grande échelle : étude de cas des voies navigables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doniec Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, DERNIÈRES AVANCÉES EN INTELLIGENCE ARTIFICIELLE, 31 (1-2), pp.183-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.31.183-205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planning large systems with MDPs: case study of inland waterways supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADCAIJ: ADVANCES IN DISTRIBUTED COMPUTING AND ARTIFICIAL INTELLIGENCE JOURNAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (4), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14201/ADCAIJ2016547184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Global Approach For Investigating Resilience In Inland Navigation Network Dealing With Climate Change Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 154, pp.718-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.07.574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed Economic Dispatch of Embedded Generation in Smart Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jille Dibangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Fakham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.64-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A behavioral multi-agent model for road traffic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (8), pp.1443-1454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2008.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auction-based Allocation for Urban Freight Transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Auction-Based Approach for Pickup and Delivery Problem with Time Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nasr Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025 : 26ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Athens, Greece. pp.469-475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980053v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auction-Based Approach for Pickup and Delivery Problem with Time Windows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Auction-based Allocation for Urban Freight Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nasr Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2025 : 26ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs sur Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456343v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des Données de Maintenance des Bâtiments : Vers une Approche Sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Mba Kouhoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2024 - 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux et plateformes de la communauté Mobilité Intelligente de l'IMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée - Agents et IA @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04638363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie de Maintenance des Bâtiments et Capacités des Larges Modèles de Langage (LLM) pour le Peuplement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Revisiting Frequent (Closed) Gradual Itemsets Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernoulli Fotsing Tchide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bomgni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2024 - PFIA 2024 - 35es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.103-106</w:t>
+              <w:t xml:space="preserve">IEEE 36th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Herndon, Virginia, United States. pp.913-920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04636431v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Frequent (Closed) Gradual Itemsets Mining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ontologie de Maintenance des Bâtiments et Capacités des Larges Modèles de Langage (LLM) pour le Peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Mba Kouhoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 36th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Herndon, Virginia, United States. pp.913-920</w:t>
+              <w:t xml:space="preserve">IC 2024 - PFIA 2024 - 35es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797807v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04636431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Analysis on Associative Classification in Building Maintenance Datasets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+                <w:t xml:space="preserve">A Hybrid Genetic Approach for Bi-Level Flexible Job Shops Arising from Selective Deconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Juvigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lesage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 36th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-36822-6_4⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Congress on Evolutionary Computation (CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Chicago, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC53210.2023.10254125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286180v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Genetic Approach for Bi-Level Flexible Job Shops Arising from Selective Deconstruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">A Comprehensive Analysis on Associative Classification in Building Maintenance Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Mba Kouhoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+                <w:t xml:space="preserve">Alexis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doniec Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Congress on Evolutionary Computation (CEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEC53210.2023.10254125⟩</w:t>
+              <w:t xml:space="preserve">The 36th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Shanghai, China. pp.45-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-36822-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219763v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards hybridization of multi-agent simulation and metaheuristics applied to selective deconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Juvigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.767-773, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSCI51031.2022.10022117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-Based Intermodal Behavior for Urban Toll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and Trends in Artificial Intelligence. Theory and Practices in Artificial Intelligence - 35th International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kitakyushu, Japan. pp.397-408, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-08530-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalisation de la déconstruction sélective : simulation et optimisation des filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Juvigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of minority modes of transportation based on machine learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Conference on Ambient Systems, Networks and Technologies (ANT) / The 5th International Conference on Emerging Data and Industry 4.0 (EDI40)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Porto, Portugal. pp.265-272, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2022.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage des parkings relais dans les comportements de déplacements intermodaux : Génération de demande de population d'agents à partir de données réelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectifs cyber-physiques - Vingt-neuvièmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Evaluation of Road Traffic Simulators based on Modeler’s Specifications: An Application to Intermodal Mobility Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.265-272, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010238302650272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalisation de la déconstruction sélective : simulation et optimisation des filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Juvigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA'21) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Bordeaux, France. pp.79-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based simulation from anonymized data: An application to Lille metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Conference on Ambient Systems, Networks and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Varsovie, Poland. pp.164-171, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2021.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic Flow Multi-model with Machine Learning Method based on Floating Car Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinjian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.512-517, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Phase Context-Aware Approach to Emergency Evacuation in Smart Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qasim Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Highlights of Practical Applications of Survivable Agents and Multi-Agent Systems. The PAAMS Collection. PAAMS 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Avila, Spain. pp.234-245, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-24299-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de comparaison des simulateurs de trafic routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Modélisation des réseaux de transport, IFSTTAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Group Evacuation Method for Smart Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qasim Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Doctoral Conference on Computing, Electrical and Industrial Systems (DoCEIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Costa de Caparica, Portugal. pp.206-213, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-17771-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic on-line multimodal route planning with least expected travel time in the stochastic and time-dependent bus network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinjian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Traffic and Logistic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.01002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/201925901002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water allocation planning in inland waterways based on constraint satisfaction problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Improvement of Water Resource Allocation Planning of Inland Waterways based on Predictive Optimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Environmental Engineering (EE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EE1.2018.8385261⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.315-322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006918203150322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160848v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Water Resource Allocation Planning of Inland Waterways based on Predictive Optimization Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Water allocation planning in inland waterways based on constraint satisfaction problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0006918203150322⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Environmental Engineering (EE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Milan, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EE1.2018.8385261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160840v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Architecture Based on Distributive MDP for Inland Waterway Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIC 2018. 13th International Conference on Hydroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, palermo, Italy. pp.555-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient management of hydrographical networks in a global change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Traffic Simulator Is Suitable for Customized Behaviors in Multi-Modal Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinjian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Boonaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Integrated Multimodal Multi-criteria Route Planning Method in Bus Network Considering Passengers's Walking Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinjian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 3rd IEEE International Conference on Intelligent Transportation Engineering (ICITE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Singapore, Singapore. pp.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed MDP for water resources planning and management in inland waterways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination distribuée et hors-ligne de planifications locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Robots-Assisted Ambient Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Agreement Technologies, AT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Évry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Markov Decision Processes based management strategy of inland waterways in uncertain context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simhydro 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with Large MDPs, case study of waterway networks supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PAAMS, Jun 2016, Séville, Spain. pp.48-59, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-39324-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDP à grande échelle : étude de cas des voies navigables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Applications Pratiques en Intelligence Artificielle (APIA) pendant le vingtième congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Nouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp. 331-336, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Nouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of drought impact on inland navigation systems based on a flow network model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Nouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV International Conference on Information, Communication and Automation Technologies (ICAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sarajevo, Bosnia and Herzegovina. pp. 150-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purchase Intention Based Model for a Behavioural Simulation of Sale Space.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE/WIC/ACM International Joint Conferences on Web Intelligence (WI) and Intelligent Agent Technologies (IAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Warsaw, Poland. pp.318-324, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing efficient error-bounded solutions for transition independent decentralized MDPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Autonomous Agents and Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Saint Paul, MN, United States. pp.539-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling Up Decentralized MDPs Through Heuristic Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amato Christopher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Catalina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de simulations multi-agents : vers une modélisation basée sur les observations des comportements réels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper pour maitriser la violation de Normes : application à la simulation de trafic routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-normative Behaviour in Multi-agent System: Some Experiments in Traffic Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Hong Kong, China. pp.30-36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAT.2006.96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agent Coordination and Anticipation Model to Design a Road Traffic Simulation Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th European Workshop on Multi-Agent Systems EUMAS'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DisCSP Solving Algorithm Based on Sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLAIRS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Clearwater, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with Multi-Agent Coordination by Anticipation: Application to the Traffic Simulation at Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMAS 2005 - Proceedings of the Third European Workshop on Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286615v1</w:t>
-              </w:r>
-[...1810 lines deleted...]
-                <w:t xml:space="preserve">hal-04129203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7183,51 +7183,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective Tests in Automated Grading of Computer Science Courses: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marĳa Slavkovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7313,77 +7313,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Frequent Seasonal Gradual Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7430,64 +7430,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-oriented Road Traffic Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7579,90 +7579,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Frequent Seasonal Gradual Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7712,90 +7712,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Elevators During Emergency Evacuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qasim Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, Special Sessions, 15th International Conference. DCAI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 801, Springer International Publishing, pp.149-156, 2019, Advances in Intelligent Systems and Computing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7829,51 +7829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Distributed Real-Time Coordination of Shoppers’ Routes in Smart Hypermarkets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7920,103 +7920,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Global Change Impacts on the Inland Navigation Management: Application on the Nord-Pas de Calais Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Nouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaudia Horvàth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8352,51 +8352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C248E58"/>
+    <w:nsid w:val="19EA56C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8583,51 +8583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-doniec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3843-6729" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11331924X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasr Ali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456343v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00070" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mba Kouhoue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04638363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636431v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoulli Fotsing Tchide" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bomgni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36822-6_4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Juvigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC53210.2023.10254125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI51031.2022.10022117" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azise Oumar Diallo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_33" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.03.036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03389663v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03380515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010238302650272" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juvigny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Doniec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03380493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.03.027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjian Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boonaert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820434" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04391745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Khalid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24299-2_20" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02295233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17771-3_17" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201925901002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Alves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EE1.2018.8385261" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006918203150322" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desquesnes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duviella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Herimanjaka Rajaoarisoa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39324-7_5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nouasse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.626" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sylvain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.183" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Steeve Dibangoye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Amato" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765221v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amato Christopher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Saffar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178824v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mandiau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Piechowiak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Espi&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Espie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piechowiak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.96" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286639v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286593v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2024.112897" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-024-05869-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934768v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azise Diallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.66" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102511" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283834v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23052540" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220118046K" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103389" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.02.054" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duviella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doniec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouasse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0000970" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.183-205" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/ADCAIJ2016547184" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150330v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.07.574" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jille Dibangoye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fakham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2008.04.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#307;a Slavkovik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04662-9_12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59065-9_16" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561973.ch1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480657v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04391760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99608-0_17" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04391757v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17294-7_17" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Horv&#224;th" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/tel-04446820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01992947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-doniec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3843-6729" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11331924X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855987v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mba Kouhoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2024.112897" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azise Oumar Diallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-024-05869-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azise Diallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.66" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102511" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23052540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Khalid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220118046K" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjian Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boonaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103389" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sylvain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.02.054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desquesnes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duviella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duviella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doniec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0000970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.183-205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/ADCAIJ2016547184" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nouasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.07.574" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890396v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jille Dibangoye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fakham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piechowiak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2008.04.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasr Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00070" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639507v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04638363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoulli Fotsing Tchide" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bomgni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Juvigny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC53210.2023.10254125" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36822-6_4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI51031.2022.10022117" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_33" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.03.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03389663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03380515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010238302650272" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juvigny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Doniec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03380493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.03.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820434" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04391745v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24299-2_20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02295233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17771-3_17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201925901002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Alves" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006918203150322" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EE1.2018.8385261" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Herimanjaka Rajaoarisoa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150666v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576345v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855222v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577256v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333408v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39324-7_5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.626" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945544v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.183" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Steeve Dibangoye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Amato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amato Christopher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656529v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Saffar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mandiau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Piechowiak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Espi&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286625v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Espie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.96" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286593v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#307;a Slavkovik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04662-9_12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59065-9_16" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561973.ch1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480657v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04391760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99608-0_17" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04391757v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17294-7_17" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Horv&#224;th" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/tel-04446820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01992947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>