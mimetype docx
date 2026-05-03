--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -668,261 +668,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-Based Approach for (Peri-)Urban Inter-Modality Policies: Application to Real Data from the Lille Metropolis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Mandiau</w:t>
+                <w:t xml:space="preserve">SBEO: Smart Building Evacuation Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qasim Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Lujak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23052540⟩</w:t>
+              <w:t xml:space="preserve">Computer Science and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.51-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/CSIS220118046K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283834v1</w:t>
+                <w:t xml:space="preserve">hal-04283826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SBEO: Smart Building Evacuation Ontology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Doniec Arnaud</w:t>
+                <w:t xml:space="preserve">Agent-Based Approach for (Peri-)Urban Inter-Modality Policies: Application to Real Data from the Lille Metropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science and Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (1), pp.51-76. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (5), pp.2540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2298/CSIS220118046K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s23052540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283826v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-models machine learning methods for traffic flow estimation from Floating Car Data</w:t>
               </w:r>
@@ -1397,51 +1397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2224,476 +2224,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des Données de Maintenance des Bâtiments : Vers une Approche Sémantique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travaux et plateformes de la communauté Mobilité Intelligente de l'IMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2024 - 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée - Agents et IA @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639507v1</w:t>
+                <w:t xml:space="preserve">emse-04638363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux et plateformes de la communauté Mobilité Intelligente de l'IMT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des Données de Maintenance des Bâtiments : Vers une Approche Sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Mba Kouhoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flavien Balbo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée - Agents et IA @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">EGC 2024 - 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04638363v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Frequent (Closed) Gradual Itemsets Mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontologie de Maintenance des Bâtiments et Capacités des Larges Modèles de Langage (LLM) pour le Peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Mba Kouhoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 36th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Herndon, Virginia, United States. pp.913-920</w:t>
+              <w:t xml:space="preserve">IC 2024 - PFIA 2024 - 35es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797807v1</w:t>
+                <w:t xml:space="preserve">emse-04636431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie de Maintenance des Bâtiments et Capacités des Larges Modèles de Langage (LLM) pour le Peuplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Mba Kouhoue</w:t>
+                <w:t xml:space="preserve">Revisiting Frequent (Closed) Gradual Itemsets Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernoulli Fotsing Tchide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bomgni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2024 - PFIA 2024 - 35es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.103-106</w:t>
+              <w:t xml:space="preserve">IEEE 36th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Herndon, Virginia, United States. pp.913-920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04636431v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Genetic Approach for Bi-Level Flexible Job Shops Arising from Selective Deconstruction</w:t>
               </w:r>
@@ -2848,51 +2848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2933,274 +2933,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards hybridization of multi-agent simulation and metaheuristics applied to selective deconstruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">Agent-Based Intermodal Behavior for Urban Toll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doniec Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.767-773, </w:t>
+              <w:t xml:space="preserve">Advances and Trends in Artificial Intelligence. Theory and Practices in Artificial Intelligence - 35th International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Kitakyushu, Japan. pp.397-408, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSCI51031.2022.10022117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08530-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968476v1</w:t>
+                <w:t xml:space="preserve">hal-04286254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-Based Intermodal Behavior for Urban Toll</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
+                <w:t xml:space="preserve">Towards hybridization of multi-agent simulation and metaheuristics applied to selective deconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Juvigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Mandiau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances and Trends in Artificial Intelligence. Theory and Practices in Artificial Intelligence - 35th International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Kitakyushu, Japan. pp.397-408, </w:t>
+              <w:t xml:space="preserve">2022 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.767-773, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-08530-7_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSCI51031.2022.10022117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286254v1</w:t>
+                <w:t xml:space="preserve">hal-03968476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalisation de la déconstruction sélective : simulation et optimisation des filières</w:t>
               </w:r>
@@ -3333,51 +3333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3418,159 +3418,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des parkings relais dans les comportements de déplacements intermodaux : Génération de demande de population d'agents à partir de données réelles</w:t>
+                <w:t xml:space="preserve">Agent-based simulation from anonymized data: An application to Lille metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collectifs cyber-physiques - Vingt-neuvièmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 12th International Conference on Ambient Systems, Networks and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Varsovie, Poland. pp.164-171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.03.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389663v1</w:t>
+                <w:t xml:space="preserve">hal-03380493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Evaluation of Road Traffic Simulators based on Modeler’s Specifications: An Application to Intermodal Mobility Behaviors</w:t>
+                <w:t xml:space="preserve">Usage des parkings relais dans les comportements de déplacements intermodaux : Génération de demande de population d'agents à partir de données réelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
@@ -3588,1333 +3597,1324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Collectifs cyber-physiques - Vingt-neuvièmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010238302650272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03380515v1</w:t>
+                <w:t xml:space="preserve">hal-03389663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalisation de la déconstruction sélective : simulation et optimisation des filières</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+                <w:t xml:space="preserve">Comparative Evaluation of Road Traffic Simulators based on Modeler’s Specifications: An Application to Intermodal Mobility Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA'21) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.265-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010238302650272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298744v1</w:t>
+                <w:t xml:space="preserve">hal-03380515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based simulation from anonymized data: An application to Lille metropolis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Mandiau</w:t>
+                <w:t xml:space="preserve">Digitalisation de la déconstruction sélective : simulation et optimisation des filières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Juvigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Ambient Systems, Networks and Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA'21) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bordeaux, France. pp.79-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380493v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic Flow Multi-model with Machine Learning Method based on Floating Car Data</w:t>
+                <w:t xml:space="preserve">Dynamic on-line multimodal route planning with least expected travel time in the stochastic and time-dependent bus network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinjian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Boonaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.512-517, </w:t>
+              <w:t xml:space="preserve">International Conference on Traffic and Logistic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.01002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201925901002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496819v1</w:t>
+                <w:t xml:space="preserve">hal-02150616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Phase Context-Aware Approach to Emergency Evacuation in Smart Buildings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Doniec Arnaud</w:t>
+                <w:t xml:space="preserve">Traffic Flow Multi-model with Machine Learning Method based on Floating Car Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Boonaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Highlights of Practical Applications of Survivable Agents and Multi-Agent Systems. The PAAMS Collection. PAAMS 2019.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-24299-2_20⟩</w:t>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.512-517, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391745v1</w:t>
+                <w:t xml:space="preserve">hal-02496819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de comparaison des simulateurs de trafic routier</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Mandiau</w:t>
+                <w:t xml:space="preserve">A Two-Phase Context-Aware Approach to Emergency Evacuation in Smart Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qasim Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Lujak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Modélisation des réseaux de transport, IFSTTAR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Highlights of Practical Applications of Survivable Agents and Multi-Agent Systems. The PAAMS Collection. PAAMS 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Avila, Spain. pp.234-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-24299-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519371v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Group Evacuation Method for Smart Buildings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marin Lujak</w:t>
+                <w:t xml:space="preserve">Approche de comparaison des simulateurs de trafic routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Doctoral Conference on Computing, Electrical and Industrial Systems (DoCEIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire Modélisation des réseaux de transport, IFSTTAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Marne-La-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17771-3_17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02295233v1</w:t>
+                <w:t xml:space="preserve">hal-03519371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic on-line multimodal route planning with least expected travel time in the stochastic and time-dependent bus network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinjian Li</w:t>
+                <w:t xml:space="preserve">A Group Evacuation Method for Smart Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qasim Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Traffic and Logistic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.01002, </w:t>
+              <w:t xml:space="preserve">10th Doctoral Conference on Computing, Electrical and Industrial Systems (DoCEIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Costa de Caparica, Portugal. pp.206-213, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201925901002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17771-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150616v1</w:t>
+                <w:t xml:space="preserve">hal-02295233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Water Resource Allocation Planning of Inland Waterways based on Predictive Optimization Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation Architecture Based on Distributive MDP for Inland Waterway Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HIC 2018. 13th International Conference on Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, palermo, Italy. pp.555-545</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160840v1</w:t>
+                <w:t xml:space="preserve">hal-02150535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water allocation planning in inland waterways based on constraint satisfaction problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Debora Alves</w:t>
+                <w:t xml:space="preserve">Efficient management of hydrographical networks in a global change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Environmental Engineering (EE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160848v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Architecture Based on Distributive MDP for Inland Waterway Management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water allocation planning in inland waterways based on constraint satisfaction problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIC 2018. 13th International Conference on Hydroinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Environmental Engineering (EE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Milan, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EE1.2018.8385261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150535v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient management of hydrographical networks in a global change context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Duviella</w:t>
+                <w:t xml:space="preserve">Improvement of Water Resource Allocation Planning of Inland Waterways based on Predictive Optimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.315-322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006918203150322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150577v1</w:t>
+                <w:t xml:space="preserve">hal-04160840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Traffic Simulator Is Suitable for Customized Behaviors in Multi-Modal Scenarios</w:t>
               </w:r>
@@ -5110,151 +5110,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed MDP for water resources planning and management in inland waterways</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+                <w:t xml:space="preserve">Towards Robots-Assisted Ambient Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Lujak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Agreement Technologies, AT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Évry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577234v1</w:t>
+                <w:t xml:space="preserve">hal-01855222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination distribuée et hors-ligne de planifications locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5296,182 +5313,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Robots-Assisted Ambient Intelligence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+                <w:t xml:space="preserve">Distributed MDP for water resources planning and management in inland waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Agreement Technologies, AT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Évry, France</w:t>
+              <w:t xml:space="preserve">IFAC World Congress 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855222v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Markov Decision Processes based management strategy of inland waterways in uncertain context</w:t>
               </w:r>
@@ -5559,511 +5559,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Large MDPs, case study of waterway networks supervision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+                <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.331-336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333408v1</w:t>
+                <w:t xml:space="preserve">hal-01945544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDP à grande échelle : étude de cas des voies navigables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+                <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Applications Pratiques en Intelligence Artificielle (APIA) pendant le vingtième congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA'16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp. 331-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340128v1</w:t>
+                <w:t xml:space="preserve">hal-01490602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Nouasse</w:t>
+                <w:t xml:space="preserve">MDP à grande échelle : étude de cas des voies navigables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Applications Pratiques en Intelligence Artificielle (APIA) pendant le vingtième congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490602v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Nouasse</w:t>
+                <w:t xml:space="preserve">Dealing with Large MDPs, case study of waterway networks supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM'2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PAAMS, Jun 2016, Séville, Spain. pp.48-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39324-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945544v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of drought impact on inland navigation systems based on a flow network model</w:t>
               </w:r>
@@ -6101,51 +6101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV International Conference on Information, Communication and Automation Technologies (ICAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sarajevo, Bosnia and Herzegovina. pp. 150-155</w:t>
@@ -6393,273 +6393,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Up Decentralized MDPs Through Heuristic Search</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception de simulations multi-agents : vers une modélisation basée sur les observations des comportements réels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amato Christopher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doniec Arnaud</w:t>
+                <w:t xml:space="preserve">Imen Saffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Boonaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Catalina, United States</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765221v1</w:t>
+                <w:t xml:space="preserve">hal-00656529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de simulations multi-agents : vers une modélisation basée sur les observations des comportements réels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling Up Decentralized MDPs Through Heuristic Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Saffar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+                <w:t xml:space="preserve">Amato Christopher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Catalina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656529v1</w:t>
+                <w:t xml:space="preserve">hal-00765221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper pour maitriser la violation de Normes : application à la simulation de trafic routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6723,51 +6723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-normative Behaviour in Multi-agent System: Some Experiments in Traffic Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6840,51 +6840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agent Coordination and Anticipation Model to Design a Road Traffic Simulation Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6948,51 +6948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DisCSP Solving Algorithm Based on Sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7043,51 +7043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with Multi-Agent Coordination by Anticipation: Application to the Traffic Simulation at Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7706,235 +7706,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Elevators During Emergency Evacuation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Distributed Real-Time Coordination of Shoppers’ Routes in Smart Hypermarkets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Doniec Arnaud</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, Special Sessions, 15th International Conference. DCAI 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 801, Springer International Publishing, pp.149-156, 2019, Advances in Intelligent Systems and Computing, </w:t>
+              <w:t xml:space="preserve">Agreement Technologies. AT 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11327, Springer International Publishing, pp.223-238, 2019, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99608-0_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17294-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391760v1</w:t>
+                <w:t xml:space="preserve">hal-04391757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Distributed Real-Time Coordination of Shoppers’ Routes in Smart Hypermarkets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Use of Elevators During Emergency Evacuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qasim Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agreement Technologies. AT 2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11327, Springer International Publishing, pp.223-238, 2019, Lecture Notes in Computer Science, </w:t>
+              <w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, Special Sessions, 15th International Conference. DCAI 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 801, Springer International Publishing, pp.149-156, 2019, Advances in Intelligent Systems and Computing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17294-7_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99608-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391757v1</w:t>
+                <w:t xml:space="preserve">hal-04391760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Global Change Impacts on the Inland Navigation Management: Application on the Nord-Pas de Calais Network</w:t>
               </w:r>
@@ -8352,51 +8352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19EA56C3"/>
+    <w:nsid w:val="55EE968D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8583,51 +8583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-doniec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3843-6729" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11331924X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855987v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mba Kouhoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2024.112897" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azise Oumar Diallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-024-05869-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azise Diallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.66" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102511" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23052540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Khalid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220118046K" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjian Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boonaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103389" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sylvain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.02.054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desquesnes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duviella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duviella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doniec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0000970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.183-205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/ADCAIJ2016547184" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nouasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.07.574" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890396v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jille Dibangoye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fakham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piechowiak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2008.04.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasr Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00070" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639507v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04638363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoulli Fotsing Tchide" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bomgni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Juvigny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC53210.2023.10254125" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36822-6_4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI51031.2022.10022117" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_33" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.03.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03389663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03380515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010238302650272" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juvigny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Doniec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03380493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.03.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820434" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04391745v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24299-2_20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02295233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17771-3_17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201925901002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Alves" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006918203150322" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EE1.2018.8385261" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Herimanjaka Rajaoarisoa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150666v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576345v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855222v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577256v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333408v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39324-7_5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.626" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945544v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.183" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Steeve Dibangoye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Amato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amato Christopher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656529v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Saffar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mandiau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Piechowiak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Espi&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286625v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Espie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.96" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286593v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#307;a Slavkovik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04662-9_12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59065-9_16" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561973.ch1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480657v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04391760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99608-0_17" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04391757v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17294-7_17" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Horv&#224;th" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/tel-04446820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01992947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-doniec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3843-6729" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11331924X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855987v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mba Kouhoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2024.112897" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azise Oumar Diallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-024-05869-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azise Diallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.66" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2024.102511" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Khalid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220118046K" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23052540" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjian Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boonaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103389" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sylvain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.02.054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desquesnes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duviella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duviella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doniec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0000970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.183-205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/ADCAIJ2016547184" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nouasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.07.574" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890396v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jille Dibangoye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fakham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piechowiak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2008.04.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasr Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00070" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04638363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639507v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636431v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoulli Fotsing Tchide" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bomgni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Juvigny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC53210.2023.10254125" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36822-6_4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_33" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968476v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI51031.2022.10022117" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.03.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03380493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.03.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03389663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03380515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010238302650272" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298744v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juvigny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Doniec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201925901002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820434" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04391745v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24299-2_20" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519371v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02295233v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17771-3_17" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150535v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Alves" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Herimanjaka Rajaoarisoa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160848v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EE1.2018.8385261" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006918203150322" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150666v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855222v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576345v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577234v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577256v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490602v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.626" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340128v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333408v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39324-7_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03387962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.183" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Steeve Dibangoye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Amato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Saffar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765221v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amato Christopher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mandiau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Piechowiak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Espi&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286625v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Espie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.96" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286593v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#307;a Slavkovik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04662-9_12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59065-9_16" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561973.ch1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480657v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04391757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17294-7_17" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04391760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99608-0_17" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Horv&#224;th" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/tel-04446820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01992947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>