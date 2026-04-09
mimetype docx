--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1473,334 +1473,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection participative en France : des plantes annuelles aux ligneux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aptitude au contournement d’un gène majeur de résistance quantitative à&amp;lt;em&amp;gt; Melampsora larici-populina&amp;lt;/em&amp;gt; : dispositif de criblage rapide, constitution de collections de souches et fréquence du phénomène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Migeot</w:t>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Santi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/54352⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/hk9w-tw18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634671v1</w:t>
+                <w:t xml:space="preserve">hal-02629623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptitude au contournement d’un gène majeur de résistance quantitative à&amp;lt;em&amp;gt; Melampsora larici-populina&amp;lt;/em&amp;gt; : dispositif de criblage rapide, constitution de collections de souches et fréquence du phénomène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sélection participative en France : des plantes annuelles aux ligneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35, pp.39-47. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (2), pp.151-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/hk9w-tw18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/54352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629623v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailles de formation et élagages du merisier et du frêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2961,51 +2961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3770,51 +3770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la qualité des arbres en agroforesterie, où en est-on?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5278,277 +5278,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No resistance is sacrosanct: unveiling the genes controlling quantitative resistance to Melampsora larici-populina in interspecific hybrid poplars and quantifying potential adaptation of the pathogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alois Bresson</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Rusts of Forest Trees Conference. IUFRO Working Party 02.07.05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754692v1</w:t>
+                <w:t xml:space="preserve">hal-02753480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No resistance is sacrosanct: unveiling the genes controlling quantitative resistance to Melampsora larici-populina in interspecific hybrid poplars and quantifying potential adaptation of the pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
+              <w:t xml:space="preserve">4. International Rusts of Forest Trees Conference. IUFRO Working Party 02.07.05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753480v1</w:t>
+                <w:t xml:space="preserve">hal-02754692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking nucleotide polymorphisms in candidate genes and quantitative resistance to Melampsora larici-populina Kleb. in Populus nigra L.</w:t>
               </w:r>
@@ -5653,333 +5653,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and physical mapping of RUS, a major QTL controlling rust resistance in poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint transcriptomic and proteomic approaches to precise the molecular basis of a major QTL (RUS) controlling quantitative rust resistance in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline C. Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant genomics and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758455v1</w:t>
+                <w:t xml:space="preserve">hal-02756173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint transcriptomic and proteomic approaches to precise the molecular basis of a major QTL (RUS) controlling quantitative rust resistance in poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and physical mapping of RUS, a major QTL controlling rust resistance in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bourgait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant genomics and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756173v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterisation of a major QTL for rust resistance in poplar using a proteomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline C. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6153,277 +6153,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association mapping of resistance to rust disease in poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remise en cause du potentiel du durabilité des résistances quantitatives à Melampsora larici-populina chez le peuplier hybride interamericain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Phytopathologie / Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758391v1</w:t>
+                <w:t xml:space="preserve">hal-02756731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remise en cause du potentiel du durabilité des résistances quantitatives à Melampsora larici-populina chez le peuplier hybride interamericain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association mapping of resistance to rust disease in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Pinon</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Phytopathologie / Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756731v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7592,51 +7592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Diévart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Servouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10199,51 +10199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10374,51 +10374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10873,51 +10873,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="593B82E0"/>
+    <w:nsid w:val="7F97DC70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11104,51 +11104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-dowkiw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0477-1091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074200062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fraxinus.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Villari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Enderle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Ghasemkhani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirisits" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35770-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-15-0284-R" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0704-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54352" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hk9w-tw18" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0410-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03786.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02277.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0062-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB73873158A48879422BABFA5338DAD781492EBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676560v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01424.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679103v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Touzet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00240" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Courcier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268456v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemonnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Steenackers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Cuyper" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751292v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758455v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bataille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Chalhoub" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758391v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boudet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605424v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousselet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269241v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cleary" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard-Goran Stener" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stenlid" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Metzler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268623v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818661v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557302v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chalfrax.cnpf.fr/n/le-frene-face-a-la-chalarose-le-guide/n:3937" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557369v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557336v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557352v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564691v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parthuisot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606228v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811329v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794953v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606185v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimvydas Vasaitis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564877v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605964v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801681v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831986v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-dowkiw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0477-1091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074200062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fraxinus.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Villari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Enderle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Ghasemkhani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirisits" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35770-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-15-0284-R" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0704-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hk9w-tw18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54352" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0410-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03786.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02277.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0062-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB73873158A48879422BABFA5338DAD781492EBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676560v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01424.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679103v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Touzet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00240" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Courcier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268456v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemonnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Steenackers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Cuyper" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751292v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bataille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Chalhoub" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758391v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605424v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousselet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269241v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cleary" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard-Goran Stener" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stenlid" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Metzler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268623v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818661v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557302v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chalfrax.cnpf.fr/n/le-frene-face-a-la-chalarose-le-guide/n:3937" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557369v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557336v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557352v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564691v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parthuisot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606228v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811329v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794953v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606185v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimvydas Vasaitis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564877v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605964v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801681v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831986v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>