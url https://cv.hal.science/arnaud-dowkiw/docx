--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1473,334 +1473,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptitude au contournement d’un gène majeur de résistance quantitative à&amp;lt;em&amp;gt; Melampsora larici-populina&amp;lt;/em&amp;gt; : dispositif de criblage rapide, constitution de collections de souches et fréquence du phénomène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sélection participative en France : des plantes annuelles aux ligneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/hk9w-tw18⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (2), pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/54352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629623v1</w:t>
+                <w:t xml:space="preserve">hal-02634671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection participative en France : des plantes annuelles aux ligneux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aptitude au contournement d’un gène majeur de résistance quantitative à&amp;lt;em&amp;gt; Melampsora larici-populina&amp;lt;/em&amp;gt; : dispositif de criblage rapide, constitution de collections de souches et fréquence du phénomène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Migeot</w:t>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Santi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66 (2), pp.151-162. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.39-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/54352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/hk9w-tw18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634671v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailles de formation et élagages du merisier et du frêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2432,239 +2432,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un arbre précieux : le peuplier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic architecture of qualitative and quantitative Melampsora larici-populina leaf rust resistance in hybrid poplar: genetic mapping and QTL detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Martin</w:t>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 167 (1), pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01424.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676560v1</w:t>
+                <w:t xml:space="preserve">hal-02678676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of qualitative and quantitative Melampsora larici-populina leaf rust resistance in hybrid poplar: genetic mapping and QTL detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Un arbre précieux : le peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 890, pp.20-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678676v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two major genetic factors controlling quantitative resistance to Melampsora larici-populina leaf rust in hybrid poplars : strain specificity, field expression, combined effects, and relationship with a defeated qualitative resistance gene</w:t>
               </w:r>
@@ -2866,51 +2866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (247), pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2961,51 +2961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3432,277 +3432,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t>
+                <w:t xml:space="preserve">Survey of genetic diversity in European Populus breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Viguier</w:t>
+                <w:t xml:space="preserve">Marie Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">INUPRAG Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787407v1</w:t>
+                <w:t xml:space="preserve">hal-02789044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of genetic diversity in European Populus breeding programs</w:t>
+                <w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pegard</w:t>
+                <w:t xml:space="preserve">Brigitte Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INUPRAG Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789044v1</w:t>
+                <w:t xml:space="preserve">hal-02787407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme national d'action pour la gestion des frênaies sinistrées par la chalarose - Axe 1: Résistance et tolérance</w:t>
               </w:r>
@@ -3770,51 +3770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la qualité des arbres en agroforesterie, où en est-on?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4055,51 +4055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Napoleonian legacy in Populus nigra populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4778,307 +4778,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elodie Voisin</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Workshop on the Genetics of Host-Parasite Interactions in Forestry : "Disease and Insect Resistance in Forest Trees"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Forest service, Ville service, USA., Jul 2011, Eugene, Oregon, United States. 112 p</w:t>
+              <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748005v1</w:t>
+                <w:t xml:space="preserve">hal-02750107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alois Bresson</w:t>
+                <w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. 84 p</w:t>
+              <w:t xml:space="preserve">4. International Workshop on the Genetics of Host-Parasite Interactions in Forestry : "Disease and Insect Resistance in Forest Trees"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Forest service, Ville service, USA., Jul 2011, Eugene, Oregon, United States. 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750107v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards marker informed poplar breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5448,51 +5448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5935,51 +5935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline C. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6185,64 +6185,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6284,51 +6284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association mapping of resistance to rust disease in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6935,902 +6935,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability for susceptibility to the invasive ascomycete Hymenoscyphus fraxineus in a common Ash (Fraxinus excelsior) provenance and progeny trial indicates significant potential for breeding</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of European ash resistant to the invasive pathogen Hymenoscyphus fraxineus using Fourier-transform infrared (FT-IR) spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bonne</w:t>
+                <w:t xml:space="preserve">Michelle Cleary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rousselet</w:t>
+                <w:t xml:space="preserve">Lard-Goran Stener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Stenlid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Enderle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthold Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269238v1</w:t>
+                <w:t xml:space="preserve">hal-01269241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are patterns of Populus nigra geographical differentiation for resistance to Melampsora larici-populina dependent of genetic variation of the pathogen populations?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variability for susceptibility to the invasive ascomycete Hymenoscyphus fraxineus in a common Ash (Fraxinus excelsior) provenance and progeny trial indicates significant potential for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269242v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to the wild: identification and genetic mapping of resistance factors to Melampsora larici-populina in Populus nigra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Are patterns of Populus nigra geographical differentiation for resistance to Melampsora larici-populina dependent of genetic variation of the pathogen populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Pégard</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269239v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of European ash resistant to the invasive pathogen Hymenoscyphus fraxineus using Fourier-transform infrared (FT-IR) spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Back to the wild: identification and genetic mapping of resistance factors to Melampsora larici-populina in Populus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Cleary</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rasmus Enderle</w:t>
+                <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthold Metzler</w:t>
+                <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269241v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Populus nigra L. genetic variation for partial resistance against the co-adapted pathogen Melampsora larici-populina</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Genetic architecture of quantitative Melampsora larici-populina leaf rust resistance in poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elise Albert</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
+              <w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268616v1</w:t>
+                <w:t xml:space="preserve">hal-01268622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widening the landscape: the role of ornamental and wild trees in the spread and adaptation of Melampsora larici-populina leaf rust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of Populus nigra L. genetic variation for partial resistance against the co-adapted pathogen Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Berteloot</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t>
+              <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268623v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of quantitative Melampsora larici-populina leaf rust resistance in poplars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Widening the landscape: the role of ornamental and wild trees in the spread and adaptation of Melampsora larici-populina leaf rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Redouane El Malki</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Servouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
+                <w:t xml:space="preserve">Marie Berteloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268622v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study in marker‐assisted breeding for disease resistance</w:t>
               </w:r>
@@ -7980,64 +7980,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France. Fondation pour la Recherche sur la Biodiversité, 84 p., 2011, Les ressources génétiques face aux nouveaux enjeux environnementaux, économiques et sociaux</w:t>
@@ -8118,51 +8118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Rusts of Forest Trees Conference, IUFRO Working Party 7.02.05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Florence, Italy. 1 p., 2010</w:t>
@@ -8626,312 +8626,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10- La stratégie chalfrax et le plan d'action</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cousseau</w:t>
+                <w:t xml:space="preserve">6- L'attaque du Frêne par la chalarose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Frêne face à la chalarose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 978-2-916525-65-5</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557369v1</w:t>
+                <w:t xml:space="preserve">hal-03557352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2- Le Frêne : diversité, importance et contexte sanitaire avant la chalarose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">10- La stratégie chalfrax et le plan d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Frêne face à la chalarose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-916525-65-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557336v1</w:t>
+                <w:t xml:space="preserve">hal-03557369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6- L'attaque du Frêne par la chalarose</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2- Le Frêne : diversité, importance et contexte sanitaire avant la chalarose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Frêne face à la chalarose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, 978-2-916525-65-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557352v1</w:t>
+                <w:t xml:space="preserve">hal-03557336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8943,304 +8943,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche conseil d'utilisation des matériels forestiers de reproduction - Fraxinus angustifolia</w:t>
+                <w:t xml:space="preserve">Projet expérimental de sélection de Frênes communs tolérants à la Chalarose (77)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline del Ben</w:t>
+                <w:t xml:space="preserve">Emilie Parthuisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564691v1</w:t>
+                <w:t xml:space="preserve">hal-03564759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Frêne oxyphylle (&amp;lt;i&amp;gt;Fraxinus angustifolia&amp;lt;/i&amp;gt; Vahl. ) (2ème édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Fiche conseil d'utilisation des matériels forestiers de reproduction - Fraxinus angustifolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline del Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline del Ben</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04811309v1</w:t>
+                <w:t xml:space="preserve">hal-03564691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet expérimental de sélection de Frênes communs tolérants à la Chalarose (77)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Frêne oxyphylle (&amp;lt;i&amp;gt;Fraxinus angustifolia&amp;lt;/i&amp;gt; Vahl. ) (2ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline del Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Parthuisot</w:t>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564759v1</w:t>
+                <w:t xml:space="preserve">hal-04811309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche conseil d'utilisation des matériels forestiers de reproduction - Fraxinus excelsior</w:t>
               </w:r>
@@ -9265,51 +9265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9402,51 +9402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Frêne commun (&amp;lt;i&amp;gt;Fraxinus excelsior&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9454,51 +9454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -10199,51 +10199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10374,51 +10374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10873,51 +10873,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F97DC70"/>
+    <w:nsid w:val="FA438A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11104,51 +11104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-dowkiw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0477-1091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074200062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fraxinus.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Villari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Enderle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Ghasemkhani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirisits" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35770-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-15-0284-R" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0704-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hk9w-tw18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54352" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0410-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03786.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02277.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0062-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB73873158A48879422BABFA5338DAD781492EBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676560v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01424.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679103v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Touzet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00240" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Courcier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268456v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemonnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Steenackers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Cuyper" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751292v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bataille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Chalhoub" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758391v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605424v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousselet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269241v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cleary" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard-Goran Stener" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stenlid" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Metzler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268623v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818661v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557302v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chalfrax.cnpf.fr/n/le-frene-face-a-la-chalarose-le-guide/n:3937" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557369v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557336v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557352v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564691v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parthuisot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606228v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811329v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794953v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606185v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimvydas Vasaitis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564877v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605964v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801681v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831986v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-dowkiw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0477-1091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074200062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fraxinus.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Villari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Enderle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Ghasemkhani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirisits" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35770-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-15-0284-R" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0704-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54352" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hk9w-tw18" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0410-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03786.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02277.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0062-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB73873158A48879422BABFA5338DAD781492EBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01424.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679103v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Touzet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00240" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Courcier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268456v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemonnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Steenackers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Cuyper" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751292v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bataille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Chalhoub" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758391v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605424v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269241v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cleary" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard-Goran Stener" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stenlid" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Metzler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousselet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268623v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818661v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557302v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chalfrax.cnpf.fr/n/le-frene-face-a-la-chalarose-le-guide/n:3937" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557369v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557336v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564759v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parthuisot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564691v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811309v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606228v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811329v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794953v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606185v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimvydas Vasaitis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564877v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605964v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801681v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831986v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>