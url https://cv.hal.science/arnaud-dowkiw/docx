--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2432,239 +2432,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of qualitative and quantitative Melampsora larici-populina leaf rust resistance in hybrid poplar: genetic mapping and QTL detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Un arbre précieux : le peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 890, pp.20-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678676v1</w:t>
+                <w:t xml:space="preserve">hal-02676560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un arbre précieux : le peuplier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Martin</w:t>
+                <w:t xml:space="preserve">Genetic architecture of qualitative and quantitative Melampsora larici-populina leaf rust resistance in hybrid poplar: genetic mapping and QTL detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 167 (1), pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01424.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676560v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two major genetic factors controlling quantitative resistance to Melampsora larici-populina leaf rust in hybrid poplars : strain specificity, field expression, combined effects, and relationship with a defeated qualitative resistance gene</w:t>
               </w:r>
@@ -2702,51 +2702,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 94 (12), pp.1358-1367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489904v1</w:t>
+                <w:t xml:space="preserve">hal-02679103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two major genetic factors controlling quantitative resistance to Melampsora larici-populina leaf rust in hybrid poplars : strain specificity, field expression, combined effects, and relationship with a defeated qualitative resistance gene</w:t>
               </w:r>
@@ -2784,51 +2784,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 94 (12), pp.1358-1367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679103v1</w:t>
+                <w:t xml:space="preserve">hal-00489904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration génétique des peupliers</w:t>
               </w:r>
@@ -2866,51 +2866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (247), pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3432,277 +3432,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of genetic diversity in European Populus breeding programs</w:t>
+                <w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pegard</w:t>
+                <w:t xml:space="preserve">Brigitte Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INUPRAG Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789044v1</w:t>
+                <w:t xml:space="preserve">hal-02787407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t>
+                <w:t xml:space="preserve">Survey of genetic diversity in European Populus breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Viguier</w:t>
+                <w:t xml:space="preserve">Marie Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">INUPRAG Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787407v1</w:t>
+                <w:t xml:space="preserve">hal-02789044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme national d'action pour la gestion des frênaies sinistrées par la chalarose - Axe 1: Résistance et tolérance</w:t>
               </w:r>
@@ -4055,51 +4055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Napoleonian legacy in Populus nigra populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4778,307 +4778,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alois Bresson</w:t>
+                <w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. 84 p</w:t>
+              <w:t xml:space="preserve">4. International Workshop on the Genetics of Host-Parasite Interactions in Forestry : "Disease and Insect Resistance in Forest Trees"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Forest service, Ville service, USA., Jul 2011, Eugene, Oregon, United States. 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750107v1</w:t>
+                <w:t xml:space="preserve">hal-02748005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elodie Voisin</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Workshop on the Genetics of Host-Parasite Interactions in Forestry : "Disease and Insect Resistance in Forest Trees"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Forest service, Ville service, USA., Jul 2011, Eugene, Oregon, United States. 112 p</w:t>
+              <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748005v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards marker informed poplar breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5278,277 +5278,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No resistance is sacrosanct: unveiling the genes controlling quantitative resistance to Melampsora larici-populina in interspecific hybrid poplars and quantifying potential adaptation of the pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
+              <w:t xml:space="preserve">4. International Rusts of Forest Trees Conference. IUFRO Working Party 02.07.05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753480v1</w:t>
+                <w:t xml:space="preserve">hal-02754692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No resistance is sacrosanct: unveiling the genes controlling quantitative resistance to Melampsora larici-populina in interspecific hybrid poplars and quantifying potential adaptation of the pathogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alois Bresson</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Rusts of Forest Trees Conference. IUFRO Working Party 02.07.05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754692v1</w:t>
+                <w:t xml:space="preserve">hal-02753480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking nucleotide polymorphisms in candidate genes and quantitative resistance to Melampsora larici-populina Kleb. in Populus nigra L.</w:t>
               </w:r>
@@ -6153,277 +6153,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remise en cause du potentiel du durabilité des résistances quantitatives à Melampsora larici-populina chez le peuplier hybride interamericain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Association mapping of resistance to rust disease in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Pinon</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Phytopathologie / Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756731v1</w:t>
+                <w:t xml:space="preserve">hal-02758391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association mapping of resistance to rust disease in poplar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Remise en cause du potentiel du durabilité des résistances quantitatives à Melampsora larici-populina chez le peuplier hybride interamericain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Phytopathologie / Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758391v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6935,902 +6935,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of European ash resistant to the invasive pathogen Hymenoscyphus fraxineus using Fourier-transform infrared (FT-IR) spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are patterns of Populus nigra geographical differentiation for resistance to Melampsora larici-populina dependent of genetic variation of the pathogen populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Cleary</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Berthold Metzler</w:t>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269241v1</w:t>
+                <w:t xml:space="preserve">hal-01269242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability for susceptibility to the invasive ascomycete Hymenoscyphus fraxineus in a common Ash (Fraxinus excelsior) provenance and progeny trial indicates significant potential for breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Back to the wild: identification and genetic mapping of resistance factors to Melampsora larici-populina in Populus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rousselet</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269238v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are patterns of Populus nigra geographical differentiation for resistance to Melampsora larici-populina dependent of genetic variation of the pathogen populations?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variability for susceptibility to the invasive ascomycete Hymenoscyphus fraxineus in a common Ash (Fraxinus excelsior) provenance and progeny trial indicates significant potential for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269242v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to the wild: identification and genetic mapping of resistance factors to Melampsora larici-populina in Populus nigra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+                <w:t xml:space="preserve">Identification of European ash resistant to the invasive pathogen Hymenoscyphus fraxineus using Fourier-transform infrared (FT-IR) spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cleary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lard-Goran Stener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane El Malki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Albert</w:t>
+                <w:t xml:space="preserve">Jan Stenlid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Enderle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pégard</w:t>
+                <w:t xml:space="preserve">Berthold Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269239v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of quantitative Melampsora larici-populina leaf rust resistance in poplars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Exploration of Populus nigra L. genetic variation for partial resistance against the co-adapted pathogen Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t>
+              <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268622v1</w:t>
+                <w:t xml:space="preserve">hal-01268616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Populus nigra L. genetic variation for partial resistance against the co-adapted pathogen Melampsora larici-populina</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Widening the landscape: the role of ornamental and wild trees in the spread and adaptation of Melampsora larici-populina leaf rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Albert</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Servouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berteloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
+              <w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268616v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widening the landscape: the role of ornamental and wild trees in the spread and adaptation of Melampsora larici-populina leaf rust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic architecture of quantitative Melampsora larici-populina leaf rust resistance in poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Servouse</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Berteloot</w:t>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268623v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study in marker‐assisted breeding for disease resistance</w:t>
               </w:r>
@@ -7980,64 +7980,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France. Fondation pour la Recherche sur la Biodiversité, 84 p., 2011, Les ressources génétiques face aux nouveaux enjeux environnementaux, économiques et sociaux</w:t>
@@ -8118,51 +8118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Rusts of Forest Trees Conference, IUFRO Working Party 7.02.05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Florence, Italy. 1 p., 2010</w:t>
@@ -8626,312 +8626,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6- L'attaque du Frêne par la chalarose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Husson</w:t>
+                <w:t xml:space="preserve">10- La stratégie chalfrax et le plan d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Frêne face à la chalarose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, 978-2-916525-65-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557352v1</w:t>
+                <w:t xml:space="preserve">hal-03557369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10- La stratégie chalfrax et le plan d'action</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2- Le Frêne : diversité, importance et contexte sanitaire avant la chalarose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Frêne face à la chalarose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-916525-65-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557369v1</w:t>
+                <w:t xml:space="preserve">hal-03557336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2- Le Frêne : diversité, importance et contexte sanitaire avant la chalarose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">6- L'attaque du Frêne par la chalarose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Frêne face à la chalarose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 978-2-916525-65-5</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557336v1</w:t>
+                <w:t xml:space="preserve">hal-03557352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8943,304 +8943,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet expérimental de sélection de Frênes communs tolérants à la Chalarose (77)</w:t>
+                <w:t xml:space="preserve">Fiche conseil d'utilisation des matériels forestiers de reproduction - Fraxinus angustifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Parthuisot</w:t>
+                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline del Ben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564759v1</w:t>
+                <w:t xml:space="preserve">hal-03564691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche conseil d'utilisation des matériels forestiers de reproduction - Fraxinus angustifolia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Frêne oxyphylle (&amp;lt;i&amp;gt;Fraxinus angustifolia&amp;lt;/i&amp;gt; Vahl. ) (2ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline del Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03564691v1</w:t>
+                <w:t xml:space="preserve">hal-04811309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Frêne oxyphylle (&amp;lt;i&amp;gt;Fraxinus angustifolia&amp;lt;/i&amp;gt; Vahl. ) (2ème édition)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet expérimental de sélection de Frênes communs tolérants à la Chalarose (77)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lebourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Husson</w:t>
+                <w:t xml:space="preserve">Emilie Parthuisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811309v1</w:t>
+                <w:t xml:space="preserve">hal-03564759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche conseil d'utilisation des matériels forestiers de reproduction - Fraxinus excelsior</w:t>
               </w:r>
@@ -9265,51 +9265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9402,51 +9402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Frêne commun (&amp;lt;i&amp;gt;Fraxinus excelsior&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9454,51 +9454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -10873,51 +10873,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA438A0A"/>
+    <w:nsid w:val="180D2661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11104,51 +11104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-dowkiw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0477-1091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074200062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fraxinus.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Villari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Enderle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Ghasemkhani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirisits" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35770-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-15-0284-R" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0704-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54352" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hk9w-tw18" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0410-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03786.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02277.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0062-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB73873158A48879422BABFA5338DAD781492EBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01424.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679103v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Touzet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00240" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Courcier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268456v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemonnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Steenackers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Cuyper" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751292v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bataille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Chalhoub" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758391v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605424v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269241v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cleary" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard-Goran Stener" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stenlid" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Metzler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousselet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268623v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818661v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557302v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chalfrax.cnpf.fr/n/le-frene-face-a-la-chalarose-le-guide/n:3937" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557369v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557336v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564759v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parthuisot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564691v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811309v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606228v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811329v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794953v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606185v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimvydas Vasaitis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564877v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605964v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801681v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831986v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-dowkiw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0477-1091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074200062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fraxinus.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Villari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Enderle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Ghasemkhani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirisits" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35770-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-15-0284-R" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0704-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54352" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hk9w-tw18" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0410-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03786.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02277.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0062-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB73873158A48879422BABFA5338DAD781492EBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676560v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01424.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Touzet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00240" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Courcier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268456v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemonnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Steenackers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Cuyper" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751292v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bataille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Chalhoub" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758391v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boudet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605424v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousselet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269241v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cleary" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard-Goran Stener" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stenlid" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Metzler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268623v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818661v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557302v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chalfrax.cnpf.fr/n/le-frene-face-a-la-chalarose-le-guide/n:3937" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557369v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557336v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557352v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564691v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parthuisot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606228v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811329v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794953v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606185v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimvydas Vasaitis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564877v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605964v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801681v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831986v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>