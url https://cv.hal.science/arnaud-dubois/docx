--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -236,7082 +236,7056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of scattering properties modifications caused by in vivo human skin optical clearing using line‐field confocal optical coherence tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of tapered microfibers by line-field confocal optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey M Zaytsev</w:t>
+                <w:t xml:space="preserve">Aloïs Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Waszczuk</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbio.202400264⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jeos/2026029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777645v1</w:t>
+                <w:t xml:space="preserve">hal-05603285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line-field confocal optical coherence tomography based on tandem interferometry with a focus-tunable lens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of scattering properties modifications caused by in vivo human skin optical clearing using line‐field confocal optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey M Zaytsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Latriglia</w:t>
+                <w:t xml:space="preserve">Léna Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Ogien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.530717⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.e202400264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbio.202400264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683446v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of scattering coefficient and scattering anisotropy factor of tissue-mimicking phantoms using line-field confocal optical coherence tomography (LC-OCT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léna Waszczuk</w:t>
+                <w:t xml:space="preserve">Line-field confocal optical coherence tomography based on tandem interferometry with a focus-tunable lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Latriglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Ogien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jeos/2023037⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (9), pp.5384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.530717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282160v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imagerie de la peau par LC-OCT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of scattering coefficient and scattering anisotropy factor of tissue-mimicking phantoms using line-field confocal optical coherence tomography (LC-OCT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ogien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Barut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 123, pp.36-39. </w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202312336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jeos/2023037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383970v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line-field confocal optical coherence tomography (LC-OCT): principles and practical use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Ogien</w:t>
+                <w:t xml:space="preserve">L’imagerie de la peau par LC-OCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Tavernier</w:t>
+                <w:t xml:space="preserve">David Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fischman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+                <w:t xml:space="preserve">Anaïs Barut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Dermatology and Venereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 158 (3), pp.171-9. </w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.36-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23736/s2784-8671.23.07613-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/202312336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282317v1</w:t>
+                <w:t xml:space="preserve">hal-04383970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie par cohérence optique (OCT) - Technologie et applications biomédicales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Line-field confocal optical coherence tomography (LC-OCT): principles and practical use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ogien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fischman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-e4155⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (3), pp.171-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/s2784-8671.23.07613-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385315v1</w:t>
+                <w:t xml:space="preserve">hal-04282317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première application d’un dispositif couplant LC-OCT et microspectroscopie Raman confocale pour la caractérisation de pièces opératoires de carcinomes basocellulaires à l’échelle micrométrique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomographie par cohérence optique (OCT) - Technologie et applications biomédicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2023.09.207⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.Ref. E4155 V1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-e4155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079928v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line-Field Confocal Optical Coherence Tomography (LC-OCT) for Skin Imaging in Dermatology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fischman</w:t>
+                <w:t xml:space="preserve">Première application d’un dispositif couplant LC-OCT et microspectroscopie Raman confocale pour la caractérisation de pièces opératoires de carcinomes basocellulaires à l’échelle micrométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ayadh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariano Suppa</w:t>
+                <w:t xml:space="preserve">J. Ogien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life13122268⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (8), pp.A180-A181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2023.09.207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324882v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirau-based line-field confocal optical coherence tomography for three-dimensional high-resolution skin imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weikai Xue</w:t>
+                <w:t xml:space="preserve">Line-Field Confocal Optical Coherence Tomography (LC-OCT) for Skin Imaging in Dermatology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Latriglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Ogien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fischman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariano Suppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.27.8.086002]⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.2268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life13122268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282168v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathologies related to abnormal deposits in dermatology: a physico-chemical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mirau-based line-field confocal optical coherence tomography for three-dimensional high-resolution skin imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weikai Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ogien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hester Colboc</w:t>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moguelet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.27.8.086002]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639670v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line‐field confocal optical coherence tomography as a tool for three‐dimensional in vivo quantification of healthy epidermis: A pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathologies related to abnormal deposits in dermatology: a physico-chemical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hester Colboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moguelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Letavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chauvel-Picard</w:t>
+                <w:t xml:space="preserve">Vincent Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bérot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Margot Fontaine</w:t>
+                <w:t xml:space="preserve">Jean-François Bernaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbio.202100236⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (S1), pp.445-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282333v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive scoring of cellular atypia in keratinocyte cancers in 3D LC-OCT images using Deep Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fischman</w:t>
+                <w:t xml:space="preserve">Line‐field confocal optical coherence tomography as a tool for three‐dimensional in vivo quantification of healthy epidermis: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chauvel-Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javiera Pérez-Anker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linda Tognetti</w:t>
+                <w:t xml:space="preserve">Carmen Orte Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Di Naro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariano Suppa</w:t>
+                <w:t xml:space="preserve">Margot Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.481. </w:t>
+              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-04395-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbio.202100236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583319v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-localized line-field confocal optical coherence tomography and confocal Raman microspectroscopy for three-dimensional high-resolution morphological and molecular characterization of skin tissues ex vivo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonas Ogien</w:t>
+                <w:t xml:space="preserve">Non-invasive scoring of cellular atypia in keratinocyte cancers in 3D LC-OCT images using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fischman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Perrot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Javiera Pérez-Anker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Di Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Suppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/boe.450993⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-04395-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282322v1</w:t>
+                <w:t xml:space="preserve">hal-03583319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single- and double-ionization processes using Gaussian-type orbitals: Benchmark on antiproton-helium collisions in the keV-energy range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. W Gao</w:t>
+                <w:t xml:space="preserve">Co-localized line-field confocal optical coherence tomography and confocal Raman microspectroscopy for three-dimensional high-resolution morphological and molecular characterization of skin tissues ex vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ogien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Miteva</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.L030803⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.2467-2487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/boe.450993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185021v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-mode line-field confocal optical coherence tomography for ultrahigh-resolution vertical and horizontal section imaging of human skin in vivo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Ogien</w:t>
+                <w:t xml:space="preserve">Single- and double-ionization processes using Gaussian-type orbitals: Benchmark on antiproton-helium collisions in the keV-energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Miteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Levecq</w:t>
+                <w:t xml:space="preserve">Y. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Azimani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. G Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.1327-1335. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BOE.385303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.L030803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484205v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vivo&amp;lt;/i&amp;gt; characterization of healthy human skin with a novel, non‐invasive imaging technique: line‐field confocal optical coherence tomography</w:t>
+                <w:t xml:space="preserve">Comparison of line‐field confocal optical coherence tomography images with histological sections: Validation of a new method for in vivo and non‐invasive quantification of superficial dermis thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Monnier</w:t>
+                <w:t xml:space="preserve">Mélanie Pedrazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tognetti</w:t>
+                <w:t xml:space="preserve">Josselin Breugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Miyamoto</w:t>
+                <w:t xml:space="preserve">Pauline Rouaud‐tinguely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Suppa</w:t>
+                <w:t xml:space="preserve">Maxime Cazalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cinotti</w:t>
+                <w:t xml:space="preserve">Arthur Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (12), pp.2914-2921. </w:t>
+              <w:t xml:space="preserve">Skin Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.398-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.16857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/srt.12815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282349v1</w:t>
+                <w:t xml:space="preserve">hal-03350953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of line‐field confocal optical coherence tomography images with histological sections: Validation of a new method for in vivo and non‐invasive quantification of superficial dermis thickness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-mode line-field confocal optical coherence tomography for ultrahigh-resolution vertical and horizontal section imaging of human skin in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ogien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pedrazzani</w:t>
+                <w:t xml:space="preserve">Olivier Levecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Breugnot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hicham Azimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/srt.12815⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.1327-1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.385303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350953v1</w:t>
+                <w:t xml:space="preserve">hal-02484205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line-field confocal optical coherence tomography for three-dimensional skin imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Ogien</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vivo&amp;lt;/i&amp;gt; characterization of healthy human skin with a novel, non‐invasive imaging technique: line‐field confocal optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Daures</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Suppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Optoelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12200-020-1096-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (12), pp.2914-2921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.16857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282339v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo characterisation of healthy human skin with a novel, non-invasive imaging technique : line-field confocal optical coherence tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Line-field confocal optical coherence tomography for three-dimensional skin imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ogien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cazalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers of Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.381 - 392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12200-020-1096-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094943v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo characterization of healthy human skin with a novel, non‐invasive imaging technique: line‐field confocal optical coherence tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Miyamoto</w:t>
+                <w:t xml:space="preserve">In vivo characterisation of healthy human skin with a novel, non-invasive imaging technique : line-field confocal optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilliana Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Suppa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Cinotti</w:t>
+                <w:t xml:space="preserve">Maxime Cazalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Cinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Suppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 34 (12), pp.2914-2921. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462683v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirau-based line-field confocal optical coherence tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
+                <w:t xml:space="preserve">In vivo characterization of healthy human skin with a novel, non‐invasive imaging technique: line‐field confocal optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Suppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (12), pp.2914-2921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.16857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.389637⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02496799v1</w:t>
+                <w:t xml:space="preserve">hal-04462683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous dual-band line-field confocal optical coherence tomography: application to skin imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mirau-based line-field confocal optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weikai Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Levecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.10.000694⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (6), pp.7918-7927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.389637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197143v1</w:t>
+                <w:t xml:space="preserve">hal-02496799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact high-speed full-field optical coherence microscope for high-resolution in vivo skin imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Ogien</w:t>
+                <w:t xml:space="preserve">Simultaneous dual-band line-field confocal optical coherence tomography: application to skin imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Azimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbio.201800208⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.10.000694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544131v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line-field confocal optical coherence tomography for high-resolution noninvasive imaging of skin tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A compact high-speed full-field optical coherence microscope for high-resolution in vivo skin imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ogien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.23.10.106007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.e201800208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbio.201800208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913796v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo skin cancer diagnosis using non-invasive imaging techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Line-field confocal optical coherence tomography for high-resolution noninvasive imaging of skin tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Azimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (10), pp.106007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.23.10.106007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690491v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line-field confocal time-domain optical coherence tomography with dynamic focusing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo skin cancer diagnosis using non-invasive imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950735v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus defect and dispersion mismatch in full-field optical coherence microscopy</w:t>
+                <w:t xml:space="preserve">Line-field confocal time-domain optical coherence tomography with dynamic focusing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Azimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ogien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.56.00D142⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (26), pp.33534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.26.033534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521643v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified algorithm for digital fringe analysis in two-wave interferometry with sinusoidal phase modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 391, pp.128-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupes d’analyse de pratiques pour enseignants. Mise en perspective de trois dispositifs inspirés du « groupe Balint »</w:t>
+                <w:t xml:space="preserve">Focus defect and dispersion mismatch in full-field optical coherence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lerner-Seï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68, pp.115-130. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (9), pp.D142-d150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rppg.068.0115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.56.00D142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980860v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo-Hautkrebsdiagnose mittels optischer Kohärenztomographie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Groupes d’analyse de pratiques pour enseignants. Mise en perspective de trois dispositifs inspirés du « groupe Balint »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Blanchard-Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lerner-Seï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">biophotonik magazin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rppg.068.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522105v1</w:t>
+                <w:t xml:space="preserve">hal-02980860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution full-field optical coherence microscopy using a broadband light-emitting diode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Ogien</w:t>
+                <w:t xml:space="preserve">In vivo-Hautkrebsdiagnose mittels optischer Kohärenztomographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">biophotonik magazin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426693v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction du « Je enseignant »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution full-field optical coherence microscopy using a broadband light-emitting diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ogien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Blanchard-Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (9), pp.9922-9931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.009922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980818v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field optical coherence microscopy with optimized ultra-high spatial resolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La construction du « Je enseignant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Blanchard-Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294993v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie optique : diagnostiquer les tumeurs cutanées sans biopsie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wide-field full-field optical coherence microscopy for high axial resolution phase and amplitude imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Gutierrez da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ogien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey K Ellerbee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRS la lettre innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (27), pp.8212-8220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.54.008212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772274v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-field full-field optical coherence microscopy for high axial resolution phase and amplitude imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie optique : diagnostiquer les tumeurs cutanées sans biopsie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNRS la lettre innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218908v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopsy-free skin cancer diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRS International magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAMAE Medical : la start-up qui diagnostique les tumeurs cutanées sans biopsie dans les starting-blocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full-field optical coherence microscopy with optimized ultra-high spatial resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (22), pp.5347-5350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.005347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772286v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire des monographies : une modalité d’analyse clinique de situations d’enseignement pour les enseignants débutants</w:t>
+                <w:t xml:space="preserve">DAMAE Medical : la start-up qui diagnostique les tumeurs cutanées sans biopsie dans les starting-blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11, pp.266</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980905v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-band, 1.9-μm axial resolution full-field optical coherence microscopy over a 530-1700 nm wavelength range using a single camera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écrire des monographies : une modalité d’analyse clinique de situations d’enseignement pour les enseignants débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956323v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension du livre, Des ceintures pour évaluer les compétences des élèves, de Dominique Natanson et Marc Berthou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-band, 1.9-μm axial resolution full-field optical coherence microscopy over a 530-1700 nm wavelength range using a single camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (6), pp.1374-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.001374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980702v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerically focused full-field swept-source optical coherence microscopy with low spatial coherence illumination</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recension du livre, Des ceintures pour évaluer les compétences des élèves, de Dominique Natanson et Marc Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 517</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.53.001697⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00956673v1</w:t>
+                <w:t xml:space="preserve">hal-02980702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tool for glaucoma surgery assisted by femtosecond laser and optical coherence tomography</w:t>
+                <w:t xml:space="preserve">Numerically focused full-field swept-source optical coherence microscopy with low spatial coherence illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsten Plamann</w:t>
+                <w:t xml:space="preserve">Anton Grebenyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Alahyane</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vladimir Ryabukho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (8), pp.1697-1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.53.001697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802114v1</w:t>
+                <w:t xml:space="preserve">hal-00956673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution spectral-domain optical coherence tomography at 1.3 micron center wavelength using a broadband superluminescent diode light source</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic polarization-sensitive full-field optical coherence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 285, pp.5564</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.9962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742595v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous optically sectioned fluorescence and optical coherence microscopy with full-field illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssine Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssine Makhlouf</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Leveque-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.1613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.37.001613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic polarization-sensitive full-field optical coherence microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New tool for glaucoma surgery assisted by femtosecond laser and optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Alahyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Aptel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masreshaw Bayleyegn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20, pp.9962</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2), pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688983v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion artifact suppression in full-field optical coherence tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michal Brzezinski</w:t>
+                <w:t xml:space="preserve">High resolution spectral-domain optical coherence tomography at 1.3 micron center wavelength using a broadband superluminescent diode light source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masreshaw Bayleyegn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssine Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Caroline Crotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 49 (9), pp.1480-1488</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 285, pp.5564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520528v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic ultrahigh-resolution full-field optical coherence microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion artifact suppression in full-field optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sacchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Brzezinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (21), pp.17082</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (9), pp.1480-1488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520533v1</w:t>
+                <w:t xml:space="preserve">hal-00520528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous dual-band ultrahigh-resolution full-field optical coherence tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sacchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16, pp.19434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early chloroplastic alterations analysed by optical coherence tomography during harpin-induced hypersensitive response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Schwartz</w:t>
+                <w:t xml:space="preserve">Spectroscopic ultrahigh-resolution full-field optical coherence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvire Guiot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 50, pp.338</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (21), pp.17082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520538v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-sensitive full-field optical coherence tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early chloroplastic alterations analysed by optical coherence tomography during harpin-induced hypersensitive response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Moneron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elvire Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32 (14), pp.2058</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50, pp.338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520535v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal-light full-field optical coherence tomography in the 1.2 micron wavelength region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization-sensitive full-field optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Moneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (14), pp.2058</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520541v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field OCT</w:t>
+                <w:t xml:space="preserve">Thermal-light full-field optical coherence tomography in the 1.2 micron wavelength region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Moneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 266, pp.738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2006.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627959v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of optical coherence tomography as an imaging modality in tissue engineering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full-field OCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 51, pp.1649-1659</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22, pp.859-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533138v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tomographie par cohérence optique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of optical coherence tomography as an imaging modality in tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert-Claude Boccara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiang Pei Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El. Haja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 338, pp.44</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51, pp.1649-1659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674897v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroboscopic ultrahigh-resolution full-field optical coherence tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30, pp.1351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrahigh-resolution ex vivo ocular imaging using ultrashort acquisition time en face optical coherence tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Grieve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Gargasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7, pp.368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo anterior segment imaging in the rat eye with high speed white light full-field optical coherence tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La tomographie par cohérence optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Sahel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albert-Claude Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 13, pp.6286</w:t>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 338, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533146v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phase change on reflection in phase-measuring interference microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo anterior segment imaging in the rat eye with high speed white light full-field optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Grieve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Simonutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 43, pp.1503</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13, pp.6286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533152v1</w:t>
+                <w:t xml:space="preserve">hal-00533146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular tissue imaging using ultrahigh-resolution full-field optical coherence tomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of phase change on reflection in phase-measuring interference microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.4126</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43, pp.1503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533150v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrahigh-resolution full-field optical coherence tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocular tissue imaging using ultrahigh-resolution full-field optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Grieve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lecaque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vabre</w:t>
+                <w:t xml:space="preserve">José Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 43, pp.2874</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.4126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533151v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation of gastrulation in the mouse embryo is preceded by an apparent shift in the orientation of the anterior-posterior axis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
+                <w:t xml:space="preserve">Ultrahigh-resolution full-field optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Grieve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Camus</w:t>
+                <w:t xml:space="preserve">Romain Lecaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Moreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gael Moneron</w:t>
+                <w:t xml:space="preserve">Laurent Vabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43, pp.2874</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533179v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional cellular-level imaging using full-field optical coherence tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+                <w:t xml:space="preserve">Initiation of gastrulation in the mouse embryo is preceded by an apparent shift in the orientation of the anterior-posterior axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitana Perea-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moneron Gael</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Anne Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Grieve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Moneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (3), pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CUB.2004.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627958v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical 3D-storage in Sol-Gel materials with a reading by optical coherence tomography-technique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Ramaz</w:t>
+                <w:t xml:space="preserve">Three-dimensional cellular-level imaging using full-field optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Forget</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moneron Gael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Grieve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 220, pp.59</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 49, pp.1227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627985v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagery of local defects in multilayer components by short coherence length interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Optical 3D-storage in Sol-Gel materials with a reading by optical coherence tomography-technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Reyes Esqueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lecaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Boccara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Ramaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 220, pp.59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661342v1</w:t>
+                <w:t xml:space="preserve">hal-00627985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution full-field optical coherence tomography with a Linnik microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7343,433 +7317,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time high-resolution topographic imagery using interference microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagery of local defects in multilayer components by short coherence length interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loriette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Montgomery</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Reibel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.C. Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 27 (21), pp.1899-1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.27.001899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627983v1</w:t>
+                <w:t xml:space="preserve">hal-00661342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal-light full-field optical coherence tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Real-time high-resolution topographic imagery using interference microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 27, pp.530</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20, pp.169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627979v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA microarray inspection by interference microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Thermal-light full-field optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 27, pp.530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1369625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00627975v1</w:t>
+                <w:t xml:space="preserve">hal-00627979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinusoidally phase-modulated interference microscope for high-speed high-resolution topographic imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 26, pp.1873-1875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7788,800 +7762,930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-map measurements by interferometry with sinusoidal phase modulation and four integrating-buckets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA microarray inspection by interference microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Stehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 72, pp.2834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1369625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533180v1</w:t>
+                <w:t xml:space="preserve">hal-00627975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase measurements with wide-aperture interferometers</w:t>
+                <w:t xml:space="preserve">Phase-map measurements by interferometry with sinusoidal phase modulation and four integrating-buckets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 39, pp.2326</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18, pp.1972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627972v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time reflectivity and topography imagery of depth-resolved microscopic surfaces</w:t>
+                <w:t xml:space="preserve">Phase measurements with wide-aperture interferometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Selb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boccara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Lebec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 24, pp.309</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 39, pp.2326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627970v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance intracavity optical parametric oscillator</w:t>
+                <w:t xml:space="preserve">Real-time reflectivity and topography imagery of depth-resolved microscopic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Georges</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Brun</w:t>
+                <w:t xml:space="preserve">Martial Lebec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 23, pp.227</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24, pp.309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627969v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-repetition-rate eyesafe intracavity optical parametric oscillator</w:t>
+                <w:t xml:space="preserve">High-performance intracavity optical parametric oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 23, pp.227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673770v1</w:t>
+                <w:t xml:space="preserve">hal-00627969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced photostability of dye molecules trapped in solid xerogel matrices</w:t>
+                <w:t xml:space="preserve">High-repetition-rate eyesafe intracavity optical parametric oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Canva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 67, pp.181-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003400050491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627963v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enhanced photostability of dye molecules trapped in solid xerogel matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 81, pp.305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photostability of dye molecules trapped in solid matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Canva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 35, pp.3193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId246"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8728,51 +8832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05527362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ogien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djinan Sadouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane de Dietrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.65.2.023102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04777645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M Zaytsev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Waszczuk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202400264" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04683446v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Latriglia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.530717" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04282160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312336" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04282317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tavernier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fischman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/s2784-8671.23.07613-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04385315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05079928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Waszczuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ogien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2023.09.207" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04324882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Suppa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life13122268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04282168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weikai Xue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.27.8.086002]" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Colboc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moguelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frochot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernaudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.153" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04282333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvel-Picard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;rot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tognetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Orte Cano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fontaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202100236" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03583319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera P&#233;rez-Anker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Naro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04395-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04282322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Perrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.450993" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03185021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W Gao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miteva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.L030803" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02484205v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levecq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Azimani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.385303" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04282349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tognetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miyamoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suppa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cinotti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16857" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03350953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pedrazzani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Breugnot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rouaud&#8208;tinguely" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cazalas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Davis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12815" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04282339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Daures" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-020-1096-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilliana Monnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cinotti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04462683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02496799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Levecq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bulkin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.389637" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02197143v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.000694" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02544131v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201800208" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01913796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.23.10.106007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690491v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Fletcher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01950735v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.26.033534" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01521643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00D142" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01443345v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.01.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Blanchard-Laville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lerner-Se&#239;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.068.0115" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01522105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01426693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009922" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01294993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Federici" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005347" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01772274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01218908v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Gutierrez da Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey K Ellerbee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.008212" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01772279v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01772286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00956323v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001374" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00956673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Grebenyuk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ryabukho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.001697" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00802114v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alahyane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masreshaw Bayleyegn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courjaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00742595v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00694961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque-Fort" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001613" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00688983v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520528v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sacchet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Brzezinski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520533v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520538v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Schwartz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Guiot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine de Paepe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Moneron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.05.016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627959v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533138v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Pei Qin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El. Haja" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533145v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gargasson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533146v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sahel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533152v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533150v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533151v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecaque" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vabre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533179v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Perea-Gomez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Camus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CUB.2004.01.030" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627958v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneron Gael" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627985v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Reyes Esqueda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Forget" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boccara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.001899" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627977v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627983v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montgomery" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reibel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627979v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627975v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Pottier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Stehle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1369625" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673772v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533180v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627972v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Selb" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627970v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Lebec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627969v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victori" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050491" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627963v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627961v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05527362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ogien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djinan Sadouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane de Dietrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.65.2.023102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Baudry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2026029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04777645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M Zaytsev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Waszczuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202400264" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04683446v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Latriglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.530717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04282160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312336" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04282317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tavernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fischman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/s2784-8671.23.07613-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04385315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4155" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05079928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Waszczuk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ogien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2023.09.207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04324882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Suppa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life13122268" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04282168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weikai Xue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.27.8.086002]" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Colboc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moguelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frochot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernaudin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.153" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04282333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvel-Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;rot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tognetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Orte Cano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202100236" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03583319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera P&#233;rez-Anker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Naro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04395-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04282322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Perrot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.450993" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03185021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W Gao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miteva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.L030803" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03350953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pedrazzani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Breugnot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rouaud&#8208;tinguely" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cazalas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Davis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12815" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02484205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levecq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Azimani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.385303" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04282349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tognetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miyamoto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suppa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cinotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16857" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04282339v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Daures" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-020-1096-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilliana Monnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cinotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04462683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02496799v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Levecq" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bulkin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.389637" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02197143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.000694" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02544131v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201800208" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01913796v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.23.10.106007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Fletcher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01950735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.26.033534" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01443345v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.01.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01521643v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00D142" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Blanchard-Laville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lerner-Se&#239;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.068.0115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01522105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01426693v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009922" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980818v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01218908v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Federici" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Gutierrez da Costa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey K Ellerbee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.008212" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01772274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01772279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01294993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005347" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01772286v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980905v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00956323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001374" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00956673v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Grebenyuk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ryabukho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.001697" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00688983v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00694961v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque-Fort" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001613" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00802114v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alahyane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masreshaw Bayleyegn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courjaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00742595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520528v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sacchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Brzezinski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673791v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520538v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Schwartz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Guiot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine de Paepe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520535v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Moneron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.05.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627959v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533138v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Pei Qin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El. Haja" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533145v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Gargasson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533146v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sahel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533152v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533150v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533151v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecaque" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vabre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Perea-Gomez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Camus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CUB.2004.01.030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627958v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneron Gael" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627985v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Reyes Esqueda" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Forget" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627977v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661342v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Boccara" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.001899" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627983v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montgomery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reibel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627979v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673772v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627975v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Pottier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Stehle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1369625" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533180v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627972v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Selb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627970v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Lebec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627969v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victori" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673770v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050491" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627963v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627961v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>