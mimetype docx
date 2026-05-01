--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Dufils </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing animals into orchards and vineyards: an agroecological solution for managing weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101_GB, pp.72-87. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction d'animaux en vergers et en vignes : une solution agroécologique pour gérer les adventices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.224-240. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.610-640. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2305759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04449610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroforesterie : atouts et points de vigilance pour répondre aux défis de l’élevage bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7468. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de systèmes agroécologiques diversifiés de production de fruits tempérés : retours sur trois expérimentations innovantes et de partage d'expériences dans le projet ALTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 exemples de diagnostics pour réduire l’usage des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 302, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing perspectives on chicken-pastured orchards for action: A review based on a heuristic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a functional organic agroforestry system associating rabbits and apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Temple-Boyer--Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.100051. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et gestion par les agriculteurs de la biodiversité fonctionnelle dans les vergers à pomme en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weronika Swiergiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2022.40.7388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reconcile short-term and long-term objectives in mixed farms? A dynamic model application to mixed fruit tree - vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.103011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuniting crop fanning and pastoral farming : are Mediterranean agricultural systems and regions returning to their roots or turning towards tomorrow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crestey Milène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring methods adapted to different perceptions and uses of functional biodiversity: Insights from a European qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine Kramer Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129 (107883), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchard Grazing in France: Multiple Forms of Fruit Tree-Livestock Integration in Line with Farmers' Objectives and Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12101339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' management of functional biodiversity goes beyond pest management in organic European apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Herz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Ahrenfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 284, pp.Online. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture maraîchers méditerranéens innovants pour gérer les nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baily-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.17725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for redesigning agroecological radical production systems at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.161-171. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-concevoir les vergers pour une production plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cahier Prospectives N°2 (388), pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer avec les acteurs des systèmes de culture adaptés à leurs cadres de contraintes et d'objectifs en production maraichère sous abri. Mise en pratique et enseignements dans les projets GeDuNem et 4SYSLEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5174003831099963E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer arbres fruitiers et élevage ovin, une pratique ouverte au plus grand nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 715, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resistant pepper used as a trap cover crop in vegetable production strongly decreases root-knot nematode infestation in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ferme du Colibri : un verger-maraîcher pour plus d'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying risk factors for European stone fruit yellows from a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Labonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (8), pp.890-899. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-96-0890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction en verger de différentes espèces animales : quels effets sur l’enherbement et les bioagresseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pâturage dans les vergers : une solution pour gérer l’enherbement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SENURA, Feb 2026, Webinaire - Projet GREENFRUIT, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESPECIALIZATION THROUGH DIVERSIFICATION: TRADE-OFF NEEDED TO STRIKE A BALANCE BETWEEN BENEFITS AND FARM MANAGEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick S Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling innovations between on-farm crop diversification and downstream marketing strategies in Fruit and Vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Giroud-Argoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming System Design 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduire des poules en vergers : une pratique agroécologique d’intérêt pour lutter contre des ravageurs de cultures fruitières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT SPICEE, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What lessons can be learned from the use of two serious games to support the agroecological transition in viticulture and arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Farming Systems Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sociotechnical barriers and fostering innovation to diversify crop rotations. Examples in vegetable cropping systems in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP-AGRI European network for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST TOP-AGRI, Jun 2024, Online, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnecter élevage et cultures fruitières - un verger pâturé pour plus de prophylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la recherche de nouvelles synergies entre cultures et élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salon International de l'Agriculture; Rencontres INRAE, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite A Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baillet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et démarches d’écoconception en viticulture pour les professionnels et les apprenants, apports du projet Vitarbae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite A. Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès mondial de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation Internationale de la Vigne et du vin, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing sociotechnical barriers and fostering innovation to diversify crop rotations in sheltered vegetable cropping systems in South-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERLUDE, une démarche de co-conception d’un scénario territorial de gestion agroécologique de bioagresseurs en maraîchage en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire n°3 inter-RMT sur la circularité territoriale - "Comment les acteurs d’un territoire peuvent ils travailler de façon participative et inclusive pour concevoir ensemble leurs futurs désirables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Avignon (en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of farm animals to control herbage mass, pests and weeds in orchards: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessinez le verger de demain, un jeu pédagogique pour la conception de vergers diversifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Chercheurs – Professionnels, Sortir des pesticides en arboriculture : Quelles stratégies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Avignon et Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vergers pâturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mandaroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech&amp;Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambres d'agriculture, Sep 2023, Valence (26), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des innovations couplées à l'échelle des territoires pour permettre la réduction des produits phytosanitaires en production maraichère. Les enseignements du projet INTERLUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des vergers par la reconnexion à l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'Arbo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFRA, Oct 2022, Etoile-sur-Rhône, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la régulation naturelle des bioagresseurs ALTO Systèmes en ArboricuLture et Transition agrOécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaud Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les webinaires DEPHY EXPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPHY, Apr 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different forms of Crop-Livestock Integration. Analysis in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar FAO-CIHEAM of the Sub-Network on Production Systems &amp; Sub-Network on Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Meknes, Morocco. pp.309-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazed orchards in France: different forms of livestock integration and their implications for fruit growers' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry for the transition towards sustainability and bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nuoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet INTERLUDE - INnovations TErritoriales pour la Réduction des produits phytopharmaceutiques en production LégUmière DurablE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2021 du GIS PIClég</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS PIClég, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different forms of Crop-Livestock Integration. Analysis in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar FAO-CIHEAM of the Sub-Network on Production Systems &amp; Sub-Network on Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforesty systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; World Agroforestry Centre, CGIAR (ICRAF). INT.; Agropolis International. FRA.; Montpellier Université d'excellence. FRA., May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforestry systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer arboriculture et élevage. Quels challenges à relever ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Techniques Interrégionales Fruits Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche en Agriculture Biologique (GRAB). FRA., Feb 2016, Avignon, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster mycorrhiza? From brakes to levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils et pratiques en faveur de la biodiversité fonctionnelle chez les arboriculteurs bio d'Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Technique Agriculture Biologique fruits Ctifl-ITAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Mar 2015, Baladran, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEDUNEM : Innovations techniques et variétales pour une gestion durable & intégrée des nématodes à galles dans les systèmes maraîchers sous abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes AFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’acceptabilité par les agriculteurs d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Furnion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jan 2015, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinations of varietal and technical innovations for the sustainable and integrated management or root-knot nematodes: the gedumen project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet COPAIRNIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SMaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do participatory and systemic approaches complete, to design more sustainable orchards ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Agriculture biologique, aujourd'hui et demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Eurre, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEDUNEM project: Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes in protected vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Oct 2013, Avignon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of an organic agroforestry system associating rabbits and apple tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.855, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lapin, le pommier et les bénéfices écosystémiques interspécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fetiveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire METABIO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical diagnosis for designing pesticide-free coupled innovations at territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Pesticide Free Agriculture What research to meet the pesticides reduction objectives embedded in the European Green Deal?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer élevage ovin et cultures pérennes - Projet PARADOCSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Riffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en pratiques. Nichoirs, abris, mares et pâturages : l’équilibre s’installe en cultures pérennes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Montélier, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer élevage ovin et arboriculture - Trois types de pâturage en verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lécrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales des Acteurs de l'Agro-Sylvo-Pastoralisme Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier; Florac, France. , 1p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of agroecological temperate fruit tree systems in France: the ALTO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Society for Horticultural Science (ISHS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1355, , pp.99-108, 2022, Proceedings of the XXXIst International Horticultural Congress (IHC 2022): International Symposium on Agroecology and System Approach for Sustainable and Resilient Horticultural Production, 978-94-62613-54-6. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'accompagnement des collectifs viticoles et arboricoles - Rapport d'enquête du projet VITARBAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251838v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociotechnique des systèmes maraîchers en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE Ecodéveloppement. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET DÉPASSE - FOCUS N° 2. Le pâturage ovin en verger face au risque cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bérud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Ecodéveloppement. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycorhizes: des réseaux vivants au service des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Ecodéveloppement. 2017, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche technique (2) : Multiplier des champignons mycorhiziens sur son exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Ecodéveloppement. 2017, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo « Dessinez le verger de demain ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Favery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bérud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la biodiversité fonctionnelle : aller jusqu'à l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring functional agrobiodiversity : Going to Assessment !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Dufils </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction d'animaux en vergers et en vignes : une solution agroécologique pour gérer les adventices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.224-240. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing animals into orchards and vineyards: an agroecological solution for managing weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101_GB, pp.72-87. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.610-640. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2305759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04449610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroforesterie : atouts et points de vigilance pour répondre aux défis de l’élevage bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7468. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de systèmes agroécologiques diversifiés de production de fruits tempérés : retours sur trois expérimentations innovantes et de partage d'expériences dans le projet ALTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 exemples de diagnostics pour réduire l’usage des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 302, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing perspectives on chicken-pastured orchards for action: A review based on a heuristic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a functional organic agroforestry system associating rabbits and apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Temple-Boyer--Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.100051. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et gestion par les agriculteurs de la biodiversité fonctionnelle dans les vergers à pomme en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weronika Swiergiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2022.40.7388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reconcile short-term and long-term objectives in mixed farms? A dynamic model application to mixed fruit tree - vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.103011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuniting crop fanning and pastoral farming : are Mediterranean agricultural systems and regions returning to their roots or turning towards tomorrow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crestey Milène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring methods adapted to different perceptions and uses of functional biodiversity: Insights from a European qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine Kramer Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129 (107883), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchard Grazing in France: Multiple Forms of Fruit Tree-Livestock Integration in Line with Farmers' Objectives and Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12101339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture maraîchers méditerranéens innovants pour gérer les nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baily-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.17725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' management of functional biodiversity goes beyond pest management in organic European apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Herz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Ahrenfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 284, pp.Online. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for redesigning agroecological radical production systems at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.161-171. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-concevoir les vergers pour une production plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cahier Prospectives N°2 (388), pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer avec les acteurs des systèmes de culture adaptés à leurs cadres de contraintes et d'objectifs en production maraichère sous abri. Mise en pratique et enseignements dans les projets GeDuNem et 4SYSLEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5174003831099963E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer arbres fruitiers et élevage ovin, une pratique ouverte au plus grand nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 715, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resistant pepper used as a trap cover crop in vegetable production strongly decreases root-knot nematode infestation in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ferme du Colibri : un verger-maraîcher pour plus d'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying risk factors for European stone fruit yellows from a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Labonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (8), pp.890-899. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-96-0890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction en verger de différentes espèces animales : quels effets sur l’enherbement et les bioagresseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pâturage dans les vergers : une solution pour gérer l’enherbement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SENURA, Feb 2026, Webinaire - Projet GREENFRUIT, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESPECIALIZATION THROUGH DIVERSIFICATION: TRADE-OFF NEEDED TO STRIKE A BALANCE BETWEEN BENEFITS AND FARM MANAGEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick S Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling innovations between on-farm crop diversification and downstream marketing strategies in Fruit and Vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Giroud-Argoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming System Design 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduire des poules en vergers : une pratique agroécologique d’intérêt pour lutter contre des ravageurs de cultures fruitières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT SPICEE, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sociotechnical barriers and fostering innovation to diversify crop rotations. Examples in vegetable cropping systems in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP-AGRI European network for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST TOP-AGRI, Jun 2024, Online, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnecter élevage et cultures fruitières - un verger pâturé pour plus de prophylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la recherche de nouvelles synergies entre cultures et élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salon International de l'Agriculture; Rencontres INRAE, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite A Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baillet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What lessons can be learned from the use of two serious games to support the agroecological transition in viticulture and arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Farming Systems Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et démarches d’écoconception en viticulture pour les professionnels et les apprenants, apports du projet Vitarbae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite A. Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès mondial de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation Internationale de la Vigne et du vin, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing sociotechnical barriers and fostering innovation to diversify crop rotations in sheltered vegetable cropping systems in South-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERLUDE, une démarche de co-conception d’un scénario territorial de gestion agroécologique de bioagresseurs en maraîchage en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire n°3 inter-RMT sur la circularité territoriale - "Comment les acteurs d’un territoire peuvent ils travailler de façon participative et inclusive pour concevoir ensemble leurs futurs désirables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Avignon (en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of farm animals to control herbage mass, pests and weeds in orchards: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vergers pâturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mandaroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech&amp;Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambres d'agriculture, Sep 2023, Valence (26), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessinez le verger de demain, un jeu pédagogique pour la conception de vergers diversifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Chercheurs – Professionnels, Sortir des pesticides en arboriculture : Quelles stratégies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Avignon et Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des innovations couplées à l'échelle des territoires pour permettre la réduction des produits phytosanitaires en production maraichère. Les enseignements du projet INTERLUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des vergers par la reconnexion à l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'Arbo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFRA, Oct 2022, Etoile-sur-Rhône, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la régulation naturelle des bioagresseurs ALTO Systèmes en ArboricuLture et Transition agrOécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaud Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les webinaires DEPHY EXPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPHY, Apr 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different forms of Crop-Livestock Integration. Analysis in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar FAO-CIHEAM of the Sub-Network on Production Systems &amp; Sub-Network on Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Meknes, Morocco. pp.309-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazed orchards in France: different forms of livestock integration and their implications for fruit growers' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry for the transition towards sustainability and bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nuoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet INTERLUDE - INnovations TErritoriales pour la Réduction des produits phytopharmaceutiques en production LégUmière DurablE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2021 du GIS PIClég</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS PIClég, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different forms of Crop-Livestock Integration. Analysis in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar FAO-CIHEAM of the Sub-Network on Production Systems &amp; Sub-Network on Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforesty systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; World Agroforestry Centre, CGIAR (ICRAF). INT.; Agropolis International. FRA.; Montpellier Université d'excellence. FRA., May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforestry systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer arboriculture et élevage. Quels challenges à relever ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Techniques Interrégionales Fruits Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche en Agriculture Biologique (GRAB). FRA., Feb 2016, Avignon, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster mycorrhiza? From brakes to levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils et pratiques en faveur de la biodiversité fonctionnelle chez les arboriculteurs bio d'Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Technique Agriculture Biologique fruits Ctifl-ITAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Mar 2015, Baladran, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEDUNEM : Innovations techniques et variétales pour une gestion durable & intégrée des nématodes à galles dans les systèmes maraîchers sous abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes AFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’acceptabilité par les agriculteurs d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Furnion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jan 2015, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinations of varietal and technical innovations for the sustainable and integrated management or root-knot nematodes: the gedumen project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet COPAIRNIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SMaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do participatory and systemic approaches complete, to design more sustainable orchards ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Agriculture biologique, aujourd'hui et demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Eurre, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEDUNEM project: Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes in protected vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Oct 2013, Avignon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of an organic agroforestry system associating rabbits and apple tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.855, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lapin, le pommier et les bénéfices écosystémiques interspécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fetiveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire METABIO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical diagnosis for designing pesticide-free coupled innovations at territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Pesticide Free Agriculture What research to meet the pesticides reduction objectives embedded in the European Green Deal?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer élevage ovin et cultures pérennes - Projet PARADOCSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Riffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en pratiques. Nichoirs, abris, mares et pâturages : l’équilibre s’installe en cultures pérennes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Montélier, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer élevage ovin et arboriculture - Trois types de pâturage en verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lécrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales des Acteurs de l'Agro-Sylvo-Pastoralisme Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier; Florac, France. , 1p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of agroecological temperate fruit tree systems in France: the ALTO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Society for Horticultural Science (ISHS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1355, , pp.99-108, 2022, Proceedings of the XXXIst International Horticultural Congress (IHC 2022): International Symposium on Agroecology and System Approach for Sustainable and Resilient Horticultural Production, 978-94-62613-54-6. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'accompagnement des collectifs viticoles et arboricoles - Rapport d'enquête du projet VITARBAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251838v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociotechnique des systèmes maraîchers en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE Ecodéveloppement. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET DÉPASSE - FOCUS N° 2. Le pâturage ovin en verger face au risque cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bérud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Ecodéveloppement. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycorhizes: des réseaux vivants au service des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Ecodéveloppement. 2017, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche technique (2) : Multiplier des champignons mycorhiziens sur son exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Ecodéveloppement. 2017, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo « Dessinez le verger de demain ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Favery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bérud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la biodiversité fonctionnelle : aller jusqu'à l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring functional agrobiodiversity : Going to Assessment !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261972v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art07-GB" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042739v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art19" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trouillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7468" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duncombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513287v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103335" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temple-Boyer--Dury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Swiergiel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.40.7388" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crestey Mil&#232;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Kramer Jacobsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dossin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12101339" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fernique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Herz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Ahrenfeldt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.05.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caporalino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baily-Bechet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.17725" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02081550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.02.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5174003831099963E12" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0401-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927468v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Thebaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0890" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289906v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Courteille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giroud-Argoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550008v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Michel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550030v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mandaroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515318v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric lauri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud Marion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Borne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736566v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cazaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801729v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Furnion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739482v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bladier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Weibel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chapuis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rodriguez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Parmantier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865055v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lemaire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mar&#233;chal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Riffard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791758v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ricard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaphilippe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251838v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Batard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613618v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986703v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791173v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Favery" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880409v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Loudet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thomas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042739v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art19" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art07-GB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trouillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7468" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duncombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513287v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103335" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temple-Boyer--Dury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Swiergiel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.40.7388" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crestey Mil&#232;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Kramer Jacobsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dossin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12101339" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caporalino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baily-Bechet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.17725" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626172v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fernique" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Herz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Ahrenfeldt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.05.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02081550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.02.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5174003831099963E12" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0401-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927468v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Thebaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0890" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289906v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Courteille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giroud-Argoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosies" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550008v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Michel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mandaroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550030v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515318v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric lauri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud Marion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Borne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736566v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cazaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801729v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Furnion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739482v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bladier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Weibel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chapuis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rodriguez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Parmantier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865055v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lemaire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mar&#233;chal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Riffard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791758v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ricard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaphilippe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251838v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Batard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613618v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986703v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791173v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Favery" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880409v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Loudet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thomas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>