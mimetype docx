--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Dufils </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction d'animaux en vergers et en vignes : une solution agroécologique pour gérer les adventices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.224-240. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing animals into orchards and vineyards: an agroecological solution for managing weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101_GB, pp.72-87. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.610-640. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2305759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04449610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroforesterie : atouts et points de vigilance pour répondre aux défis de l’élevage bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7468. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de systèmes agroécologiques diversifiés de production de fruits tempérés : retours sur trois expérimentations innovantes et de partage d'expériences dans le projet ALTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 exemples de diagnostics pour réduire l’usage des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 302, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing perspectives on chicken-pastured orchards for action: A review based on a heuristic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a functional organic agroforestry system associating rabbits and apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Temple-Boyer--Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.100051. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et gestion par les agriculteurs de la biodiversité fonctionnelle dans les vergers à pomme en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weronika Swiergiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2022.40.7388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reconcile short-term and long-term objectives in mixed farms? A dynamic model application to mixed fruit tree - vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.103011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuniting crop fanning and pastoral farming : are Mediterranean agricultural systems and regions returning to their roots or turning towards tomorrow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crestey Milène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring methods adapted to different perceptions and uses of functional biodiversity: Insights from a European qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine Kramer Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129 (107883), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchard Grazing in France: Multiple Forms of Fruit Tree-Livestock Integration in Line with Farmers' Objectives and Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12101339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture maraîchers méditerranéens innovants pour gérer les nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baily-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.17725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' management of functional biodiversity goes beyond pest management in organic European apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Herz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Ahrenfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 284, pp.Online. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for redesigning agroecological radical production systems at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.161-171. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-concevoir les vergers pour une production plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cahier Prospectives N°2 (388), pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer avec les acteurs des systèmes de culture adaptés à leurs cadres de contraintes et d'objectifs en production maraichère sous abri. Mise en pratique et enseignements dans les projets GeDuNem et 4SYSLEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5174003831099963E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer arbres fruitiers et élevage ovin, une pratique ouverte au plus grand nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 715, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resistant pepper used as a trap cover crop in vegetable production strongly decreases root-knot nematode infestation in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ferme du Colibri : un verger-maraîcher pour plus d'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying risk factors for European stone fruit yellows from a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Labonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (8), pp.890-899. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-96-0890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction en verger de différentes espèces animales : quels effets sur l’enherbement et les bioagresseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pâturage dans les vergers : une solution pour gérer l’enherbement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SENURA, Feb 2026, Webinaire - Projet GREENFRUIT, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESPECIALIZATION THROUGH DIVERSIFICATION: TRADE-OFF NEEDED TO STRIKE A BALANCE BETWEEN BENEFITS AND FARM MANAGEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick S Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling innovations between on-farm crop diversification and downstream marketing strategies in Fruit and Vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Giroud-Argoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming System Design 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduire des poules en vergers : une pratique agroécologique d’intérêt pour lutter contre des ravageurs de cultures fruitières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT SPICEE, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sociotechnical barriers and fostering innovation to diversify crop rotations. Examples in vegetable cropping systems in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP-AGRI European network for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST TOP-AGRI, Jun 2024, Online, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnecter élevage et cultures fruitières - un verger pâturé pour plus de prophylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la recherche de nouvelles synergies entre cultures et élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salon International de l'Agriculture; Rencontres INRAE, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite A Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baillet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What lessons can be learned from the use of two serious games to support the agroecological transition in viticulture and arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Farming Systems Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et démarches d’écoconception en viticulture pour les professionnels et les apprenants, apports du projet Vitarbae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite A. Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès mondial de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation Internationale de la Vigne et du vin, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing sociotechnical barriers and fostering innovation to diversify crop rotations in sheltered vegetable cropping systems in South-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERLUDE, une démarche de co-conception d’un scénario territorial de gestion agroécologique de bioagresseurs en maraîchage en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire n°3 inter-RMT sur la circularité territoriale - "Comment les acteurs d’un territoire peuvent ils travailler de façon participative et inclusive pour concevoir ensemble leurs futurs désirables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Avignon (en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of farm animals to control herbage mass, pests and weeds in orchards: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vergers pâturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mandaroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech&amp;Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambres d'agriculture, Sep 2023, Valence (26), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessinez le verger de demain, un jeu pédagogique pour la conception de vergers diversifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Chercheurs – Professionnels, Sortir des pesticides en arboriculture : Quelles stratégies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Avignon et Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des innovations couplées à l'échelle des territoires pour permettre la réduction des produits phytosanitaires en production maraichère. Les enseignements du projet INTERLUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des vergers par la reconnexion à l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'Arbo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFRA, Oct 2022, Etoile-sur-Rhône, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la régulation naturelle des bioagresseurs ALTO Systèmes en ArboricuLture et Transition agrOécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaud Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les webinaires DEPHY EXPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPHY, Apr 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different forms of Crop-Livestock Integration. Analysis in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar FAO-CIHEAM of the Sub-Network on Production Systems &amp; Sub-Network on Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Meknes, Morocco. pp.309-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazed orchards in France: different forms of livestock integration and their implications for fruit growers' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry for the transition towards sustainability and bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nuoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet INTERLUDE - INnovations TErritoriales pour la Réduction des produits phytopharmaceutiques en production LégUmière DurablE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2021 du GIS PIClég</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS PIClég, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different forms of Crop-Livestock Integration. Analysis in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar FAO-CIHEAM of the Sub-Network on Production Systems &amp; Sub-Network on Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforesty systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; World Agroforestry Centre, CGIAR (ICRAF). INT.; Agropolis International. FRA.; Montpellier Université d'excellence. FRA., May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforestry systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer arboriculture et élevage. Quels challenges à relever ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Techniques Interrégionales Fruits Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche en Agriculture Biologique (GRAB). FRA., Feb 2016, Avignon, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster mycorrhiza? From brakes to levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils et pratiques en faveur de la biodiversité fonctionnelle chez les arboriculteurs bio d'Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Technique Agriculture Biologique fruits Ctifl-ITAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Mar 2015, Baladran, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEDUNEM : Innovations techniques et variétales pour une gestion durable & intégrée des nématodes à galles dans les systèmes maraîchers sous abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes AFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’acceptabilité par les agriculteurs d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Furnion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jan 2015, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinations of varietal and technical innovations for the sustainable and integrated management or root-knot nematodes: the gedumen project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet COPAIRNIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SMaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do participatory and systemic approaches complete, to design more sustainable orchards ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Agriculture biologique, aujourd'hui et demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Eurre, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEDUNEM project: Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes in protected vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Oct 2013, Avignon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of an organic agroforestry system associating rabbits and apple tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.855, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lapin, le pommier et les bénéfices écosystémiques interspécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fetiveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire METABIO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical diagnosis for designing pesticide-free coupled innovations at territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Pesticide Free Agriculture What research to meet the pesticides reduction objectives embedded in the European Green Deal?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer élevage ovin et cultures pérennes - Projet PARADOCSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Riffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en pratiques. Nichoirs, abris, mares et pâturages : l’équilibre s’installe en cultures pérennes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Montélier, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer élevage ovin et arboriculture - Trois types de pâturage en verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lécrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales des Acteurs de l'Agro-Sylvo-Pastoralisme Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier; Florac, France. , 1p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of agroecological temperate fruit tree systems in France: the ALTO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Society for Horticultural Science (ISHS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1355, , pp.99-108, 2022, Proceedings of the XXXIst International Horticultural Congress (IHC 2022): International Symposium on Agroecology and System Approach for Sustainable and Resilient Horticultural Production, 978-94-62613-54-6. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'accompagnement des collectifs viticoles et arboricoles - Rapport d'enquête du projet VITARBAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251838v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociotechnique des systèmes maraîchers en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE Ecodéveloppement. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET DÉPASSE - FOCUS N° 2. Le pâturage ovin en verger face au risque cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bérud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Ecodéveloppement. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycorhizes: des réseaux vivants au service des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Ecodéveloppement. 2017, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche technique (2) : Multiplier des champignons mycorhiziens sur son exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Ecodéveloppement. 2017, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo « Dessinez le verger de demain ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Favery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bérud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la biodiversité fonctionnelle : aller jusqu'à l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring functional agrobiodiversity : Going to Assessment !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Dufils </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing animals into orchards and vineyards: an agroecological solution for managing weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101_GB, pp.72-87. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction d'animaux en vergers et en vignes : une solution agroécologique pour gérer les adventices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.224-240. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.610-640. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2305759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04449610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroforesterie : atouts et points de vigilance pour répondre aux défis de l’élevage bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7468. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de systèmes agroécologiques diversifiés de production de fruits tempérés : retours sur trois expérimentations innovantes et de partage d'expériences dans le projet ALTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 exemples de diagnostics pour réduire l’usage des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 302, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a functional organic agroforestry system associating rabbits and apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Temple-Boyer--Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.100051. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing perspectives on chicken-pastured orchards for action: A review based on a heuristic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et gestion par les agriculteurs de la biodiversité fonctionnelle dans les vergers à pomme en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weronika Swiergiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2022.40.7388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reconcile short-term and long-term objectives in mixed farms? A dynamic model application to mixed fruit tree - vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.103011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuniting crop fanning and pastoral farming : are Mediterranean agricultural systems and regions returning to their roots or turning towards tomorrow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crestey Milène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring methods adapted to different perceptions and uses of functional biodiversity: Insights from a European qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine Kramer Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129 (107883), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchard Grazing in France: Multiple Forms of Fruit Tree-Livestock Integration in Line with Farmers' Objectives and Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12101339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' management of functional biodiversity goes beyond pest management in organic European apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Herz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Ahrenfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 284, pp.Online. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture maraîchers méditerranéens innovants pour gérer les nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baily-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.17725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for redesigning agroecological radical production systems at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.161-171. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-concevoir les vergers pour une production plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cahier Prospectives N°2 (388), pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer avec les acteurs des systèmes de culture adaptés à leurs cadres de contraintes et d'objectifs en production maraichère sous abri. Mise en pratique et enseignements dans les projets GeDuNem et 4SYSLEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5174003831099963E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer arbres fruitiers et élevage ovin, une pratique ouverte au plus grand nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 715, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resistant pepper used as a trap cover crop in vegetable production strongly decreases root-knot nematode infestation in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ferme du Colibri : un verger-maraîcher pour plus d'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying risk factors for European stone fruit yellows from a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Labonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (8), pp.890-899. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-96-0890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction en verger de différentes espèces animales : quels effets sur l’enherbement et les bioagresseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pâturage dans les vergers : une solution pour gérer l’enherbement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SENURA, Feb 2026, Webinaire - Projet GREENFRUIT, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESPECIALIZATION THROUGH DIVERSIFICATION: TRADE-OFF NEEDED TO STRIKE A BALANCE BETWEEN BENEFITS AND FARM MANAGEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick S Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling innovations between on-farm crop diversification and downstream marketing strategies in Fruit and Vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Giroud-Argoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming System Design 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduire des poules en vergers : une pratique agroécologique d’intérêt pour lutter contre des ravageurs de cultures fruitières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT SPICEE, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What lessons can be learned from the use of two serious games to support the agroecological transition in viticulture and arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Farming Systems Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnecter élevage et cultures fruitières - un verger pâturé pour plus de prophylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la recherche de nouvelles synergies entre cultures et élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salon International de l'Agriculture; Rencontres INRAE, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite A Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baillet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sociotechnical barriers and fostering innovation to diversify crop rotations. Examples in vegetable cropping systems in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP-AGRI European network for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST TOP-AGRI, Jun 2024, Online, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et démarches d’écoconception en viticulture pour les professionnels et les apprenants, apports du projet Vitarbae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite A. Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès mondial de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation Internationale de la Vigne et du vin, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing sociotechnical barriers and fostering innovation to diversify crop rotations in sheltered vegetable cropping systems in South-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERLUDE, une démarche de co-conception d’un scénario territorial de gestion agroécologique de bioagresseurs en maraîchage en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire n°3 inter-RMT sur la circularité territoriale - "Comment les acteurs d’un territoire peuvent ils travailler de façon participative et inclusive pour concevoir ensemble leurs futurs désirables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Avignon (en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of farm animals to control herbage mass, pests and weeds in orchards: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ramonteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessinez le verger de demain, un jeu pédagogique pour la conception de vergers diversifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Chercheurs – Professionnels, Sortir des pesticides en arboriculture : Quelles stratégies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Avignon et Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vergers pâturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mandaroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech&amp;Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambres d'agriculture, Sep 2023, Valence (26), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des innovations couplées à l'échelle des territoires pour permettre la réduction des produits phytosanitaires en production maraichère. Les enseignements du projet INTERLUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des vergers par la reconnexion à l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'Arbo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFRA, Oct 2022, Etoile-sur-Rhône, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la régulation naturelle des bioagresseurs ALTO Systèmes en ArboricuLture et Transition agrOécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaud Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les webinaires DEPHY EXPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPHY, Apr 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different forms of Crop-Livestock Integration. Analysis in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar FAO-CIHEAM of the Sub-Network on Production Systems &amp; Sub-Network on Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Meknes, Morocco. pp.309-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazed orchards in France: different forms of livestock integration and their implications for fruit growers' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry for the transition towards sustainability and bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nuoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet INTERLUDE - INnovations TErritoriales pour la Réduction des produits phytopharmaceutiques en production LégUmière DurablE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2021 du GIS PIClég</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS PIClég, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different forms of Crop-Livestock Integration. Analysis in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar FAO-CIHEAM of the Sub-Network on Production Systems &amp; Sub-Network on Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforesty systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; World Agroforestry Centre, CGIAR (ICRAF). INT.; Agropolis International. FRA.; Montpellier Université d'excellence. FRA., May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforestry systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer arboriculture et élevage. Quels challenges à relever ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Techniques Interrégionales Fruits Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche en Agriculture Biologique (GRAB). FRA., Feb 2016, Avignon, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster mycorrhiza? From brakes to levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils et pratiques en faveur de la biodiversité fonctionnelle chez les arboriculteurs bio d'Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Technique Agriculture Biologique fruits Ctifl-ITAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Mar 2015, Baladran, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEDUNEM : Innovations techniques et variétales pour une gestion durable & intégrée des nématodes à galles dans les systèmes maraîchers sous abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes AFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’acceptabilité par les agriculteurs d’innovations variétales et agronomiques pour maîtriser les nématodes à galles en maraîchage sous abri (le projet GEDUNEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Furnion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jan 2015, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinations of varietal and technical innovations for the sustainable and integrated management or root-knot nematodes: the gedumen project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet COPAIRNIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SMaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do participatory and systemic approaches complete, to design more sustainable orchards ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Agriculture biologique, aujourd'hui et demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Eurre, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEDUNEM project: Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes in protected vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Oct 2013, Avignon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of an organic agroforestry system associating rabbits and apple tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.855, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lapin, le pommier et les bénéfices écosystémiques interspécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fetiveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire METABIO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical diagnosis for designing pesticide-free coupled innovations at territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Pesticide Free Agriculture What research to meet the pesticides reduction objectives embedded in the European Green Deal?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer élevage ovin et cultures pérennes - Projet PARADOCSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Riffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en pratiques. Nichoirs, abris, mares et pâturages : l’équilibre s’installe en cultures pérennes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Montélier, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer élevage ovin et arboriculture - Trois types de pâturage en verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lécrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales des Acteurs de l'Agro-Sylvo-Pastoralisme Méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier; Florac, France. , 1p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of agroecological temperate fruit tree systems in France: the ALTO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Society for Horticultural Science (ISHS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1355, , pp.99-108, 2022, Proceedings of the XXXIst International Horticultural Congress (IHC 2022): International Symposium on Agroecology and System Approach for Sustainable and Resilient Horticultural Production, 978-94-62613-54-6. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'accompagnement des collectifs viticoles et arboricoles - Rapport d'enquête du projet VITARBAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251838v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociotechnique des systèmes maraîchers en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE Ecodéveloppement. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET DÉPASSE - FOCUS N° 2. Le pâturage ovin en verger face au risque cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bérud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Ecodéveloppement. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycorhizes: des réseaux vivants au service des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Ecodéveloppement. 2017, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche technique (2) : Multiplier des champignons mycorhiziens sur son exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Ecodéveloppement. 2017, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo « Dessinez le verger de demain ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Favery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bérud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la biodiversité fonctionnelle : aller jusqu'à l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring functional agrobiodiversity : Going to Assessment !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042739v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art19" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art07-GB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trouillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7468" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duncombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513287v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103335" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temple-Boyer--Dury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Swiergiel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.40.7388" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crestey Mil&#232;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Kramer Jacobsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dossin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12101339" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caporalino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baily-Bechet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.17725" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626172v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fernique" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Herz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Ahrenfeldt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.05.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02081550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.02.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5174003831099963E12" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0401-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927468v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Thebaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0890" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289906v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Courteille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giroud-Argoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosies" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550008v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Michel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mandaroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550030v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515318v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric lauri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud Marion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Borne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736566v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cazaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801729v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Furnion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739482v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bladier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Weibel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chapuis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rodriguez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Parmantier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865055v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lemaire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mar&#233;chal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Riffard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791758v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ricard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaphilippe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251838v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Batard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613618v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986703v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791173v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Favery" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880409v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Loudet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thomas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261972v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art07-GB" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042739v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art19" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trouillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7468" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duncombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temple-Boyer--Dury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513287v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103335" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Swiergiel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.40.7388" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crestey Mil&#232;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Kramer Jacobsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dossin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12101339" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fernique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Herz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Ahrenfeldt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.05.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caporalino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baily-Bechet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.17725" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02081550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.02.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5174003831099963E12" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0401-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927468v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Thebaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0890" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289906v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Courteille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giroud-Argoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549620v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550008v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Michel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550030v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mandaroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515318v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric lauri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud Marion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Borne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736566v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cazaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801729v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Furnion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739482v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bladier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Weibel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chapuis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rodriguez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Parmantier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865055v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lemaire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mar&#233;chal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Riffard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791758v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ricard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaphilippe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251838v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Batard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613618v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986703v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791173v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Favery" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880409v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Loudet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thomas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>