--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -383,1043 +383,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired wave breakers to reduce swell erosion in the Bay of Biscay using Computational Fluid Dynamics</w:t>
+                <w:t xml:space="preserve">Determination residence time distribution of the solid phase in a dry anaerobic semi-continuous horizontal reactor of 0.5 m3 using innovative 3D printed tracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Thomas</w:t>
+                <w:t xml:space="preserve">M.A. Hernandez-Shek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Lieunard</w:t>
+                <w:t xml:space="preserve">A. Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Oudon</w:t>
+                <w:t xml:space="preserve">J. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rejanne Le Bivic</w:t>
+                <w:t xml:space="preserve">P. Peultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.102965⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.101438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099641v1</w:t>
+                <w:t xml:space="preserve">hal-04099660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Numerical Simulation of Solid-State Anaerobic Digestion Considering Hydrodynamic Behaviors, Phenomena of Transfer, Biochemical Kinetics and Statistical Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-inspired wave breakers to reduce swell erosion in the Bay of Biscay using Computational Fluid Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+                <w:t xml:space="preserve">Victor Lieunard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Coutu</w:t>
+                <w:t xml:space="preserve">Baptiste Oudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Pauss</w:t>
+                <w:t xml:space="preserve">Olivier Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rejanne Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (3), pp.1108. </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, pp.102965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16031108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.102965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952114v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical model development and parameter identification for solid-state anaerobic digestion of shellfish products: Application to Mytilus edulis</w:t>
+                <w:t xml:space="preserve">Overview of Numerical Simulation of Solid-State Anaerobic Digestion Considering Hydrodynamic Behaviors, Phenomena of Transfer, Biochemical Kinetics and Statistical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coutu</w:t>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dochain</w:t>
+                <w:t xml:space="preserve">Arnaud Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mottelet</w:t>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. André</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101458⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (3), pp.1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16031108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099654v1</w:t>
+                <w:t xml:space="preserve">hal-03952114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination residence time distribution of the solid phase in a dry anaerobic semi-continuous horizontal reactor of 0.5 m3 using innovative 3D printed tracers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical model development and parameter identification for solid-state anaerobic digestion of shellfish products: Application to Mytilus edulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Hernandez-Shek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Coutu</w:t>
+                <w:t xml:space="preserve">S. Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fayolle</w:t>
+                <w:t xml:space="preserve">L. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Peultier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Pauss</w:t>
+                <w:t xml:space="preserve">M. Mercier-Huat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 22, pp.101438. </w:t>
+              <w:t xml:space="preserve">, 2023, 22, pp.101458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099660v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupling model for solid-state anaerobic digestion in leach-bed reactors: Mobile-Immobile water and anaerobic digestion model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Methane yield optimization using mix response design and bootstrapping: application to solid-state anaerobic co-digestion process of cattle manure and damp grass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Hernández-Shek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Mottelet</w:t>
+                <w:t xml:space="preserve">S. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guérin</w:t>
+                <w:t xml:space="preserve">V. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rocher</w:t>
+                <w:t xml:space="preserve">A. Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 17, pp.100961. </w:t>
+              <w:t xml:space="preserve">, 2022, 17, pp.100883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2022.100961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2021.100883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594356v1</w:t>
+                <w:t xml:space="preserve">hal-03594369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane yield optimization using mix response design and bootstrapping: application to solid-state anaerobic co-digestion process of cattle manure and damp grass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Transport and retention modeling of the liquid phase through a stratified porous leach-bed. Application for solid-state anaerobic co-digestion of cattle manure and roadside grass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Mottelet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guérin</w:t>
+                <w:t xml:space="preserve">V. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 17, pp.100883. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2021.100883⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 18, pp.101114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2022.101114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594369v1</w:t>
+                <w:t xml:space="preserve">hal-03753697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and retention modeling of the liquid phase through a stratified porous leach-bed. Application for solid-state anaerobic co-digestion of cattle manure and roadside grass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A coupling model for solid-state anaerobic digestion in leach-bed reactors: Mobile-Immobile water and anaerobic digestion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. André</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Hernández-Shek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guérin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Rocher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 18, pp.101114. </w:t>
+              <w:t xml:space="preserve">, 2022, 17, pp.100961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2022.101114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2022.100961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753697v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de réacteurs et compteurs de gaz innovants pour la méthanisation en voie sèche à l'échelle laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, pp.71-82. </w:t>
@@ -1509,51 +1509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bonfim-Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oswaldo C.M. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 183, pp.956-963. </w:t>
@@ -1774,51 +1774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Beroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2059,90 +2059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel approaches to modeling dry anaerobic digestion by considering water porosity evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Alejandro Hernandez-Shek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2210,295 +2210,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basaltic lava flow characterization and modelling using a geomorphological approach: integration of field and drone acquired data (Krafla, Iceland)</w:t>
+                <w:t xml:space="preserve">Sowing modulation using embedded data from an air seed drill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaure Louis-Sylvestre</w:t>
+                <w:t xml:space="preserve">Alicia Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Demeestere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Leyrit</w:t>
+                <w:t xml:space="preserve">Carolina Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Ottavi Pupier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rejanne Le Bivic</w:t>
+                <w:t xml:space="preserve">Hamilton Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16018⟩</w:t>
+              <w:t xml:space="preserve">15th European Conference on Precision Agriculture (ECPA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Barcelona (ES), Spain. Universitat Politècnica de Catalunya, pp. 155 (1), pp. 155, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5821/ebook-9791387613570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170484v1</w:t>
+                <w:t xml:space="preserve">hal-05246047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowing modulation using embedded data from an air seed drill</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basaltic lava flow characterization and modelling using a geomorphological approach: integration of field and drone acquired data (Krafla, Iceland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Ugarte</w:t>
+                <w:t xml:space="preserve">Isaure Louis-Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamilton Araujo</w:t>
+                <w:t xml:space="preserve">Vincent Demeestere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leyrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Houben</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dujany</w:t>
+                <w:t xml:space="preserve">Elsa Ottavi Pupier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejanne Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Precision Agriculture (ECPA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Barcelona (ES), Spain. Universitat Politècnica de Catalunya, pp. 155 (1), pp. 155, 2025, </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. EGU General Assembly 2025, Vienna &amp; Online, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5821/ebook-9791387613570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246047v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISTRIBUTION OF ROOTLESS CONES AND LANDFORMS RESULTING FROM WATER-LAVA INTERACTIONS AT HAGI IN THE AÐALDALUR VALLEY (ICELAND)</w:t>
               </w:r>
@@ -2523,64 +2523,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leyrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejanne Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ottavi Pupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://asf-lille-2024.sciencesconf.org/data/pages/ASF2024_Livre_des_resumes.pdf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès français de sédimentologie</w:t>
@@ -2747,51 +2747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xflow modeling for investigation of fluid structure interaction of artificial reef: application to burial effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanez Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2877,77 +2877,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio inspired wave breakers to reduce swell erosion in the Bay of Biscay using Computational Fluid Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lieunard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3020,51 +3020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guerrin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3154,51 +3154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guerrin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3480,51 +3480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Symposium on Computer Aided Process Engineering (ESCAPE33), June 18-21, 2023, Athens, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -3787,51 +3787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, Elsevier, pp.3483-3488, 2023, Computer Aided Chemical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3865,90 +3865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xflow modelling for investigation of fluid structure interaction of artificial reef: application to burial effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanez Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, Elsevier, pp.529-534, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4014,51 +4014,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de réacteurs de laboratoire et développement d’approches numériques pour l’optimisation du procédé de méthanisation en voie solide et discontinu : plans d’expériences mixtes et bootstrapping, modélisation couplée hydrodynamique et biochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université de Technologie de Compiègne, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021COMP2616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4254,51 +4254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900909v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11010041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerin Rechdaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16141953" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lieunard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oudon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejanne Le Bivic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102965" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16031108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier-Huat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hernandez-Shek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fayolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peultier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hern&#225;ndez-Shek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2022.100961" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2021.100883" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2022.101114" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202009071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo O Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M Torres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonfim-Rocha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo C.M. Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.02.179" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Gomal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ajedigg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Beroud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leyrit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8188859" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Hernandez-Shek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Louis-Sylvestre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demeestere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ottavi Pupier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05246047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Veiga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Araujo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bourrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Mathieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Arnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roudaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Tenneson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351958v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Belaidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Prosperi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6760204" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6760152" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerrin-Rechdaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779416" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779278" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mottelet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lamy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779130" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330601v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Le Bivic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottavi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50556-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50307-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50089-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03420307v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COMP2616" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900909v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11010041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerin Rechdaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16141953" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hernandez-Shek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fayolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peultier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101438" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099641v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lieunard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oudon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejanne Le Bivic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102965" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16031108" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier-Huat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101458" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2021.100883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2022.101114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hern&#225;ndez-Shek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2022.100961" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202009071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo O Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M Torres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonfim-Rocha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo C.M. Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.02.179" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Gomal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ajedigg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Beroud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leyrit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8188859" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Hernandez-Shek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05246047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Veiga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Araujo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Louis-Sylvestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demeestere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ottavi Pupier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bourrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Mathieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Arnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roudaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Tenneson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351958v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Belaidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Prosperi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6760204" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6760152" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerrin-Rechdaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779416" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779278" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mottelet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lamy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779130" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330601v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Le Bivic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottavi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50556-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50307-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50089-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03420307v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COMP2616" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>