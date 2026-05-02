--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -383,602 +383,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination residence time distribution of the solid phase in a dry anaerobic semi-continuous horizontal reactor of 0.5 m3 using innovative 3D printed tracers</w:t>
+                <w:t xml:space="preserve">Bio-inspired wave breakers to reduce swell erosion in the Bay of Biscay using Computational Fluid Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Hernandez-Shek</w:t>
+                <w:t xml:space="preserve">Corentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coutu</w:t>
+                <w:t xml:space="preserve">Victor Lieunard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fayolle</w:t>
+                <w:t xml:space="preserve">Baptiste Oudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Peultier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Pauss</w:t>
+                <w:t xml:space="preserve">Olivier Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejanne Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101438⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, pp.102965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.102965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099660v1</w:t>
+                <w:t xml:space="preserve">hal-04099641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired wave breakers to reduce swell erosion in the Bay of Biscay using Computational Fluid Dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of Numerical Simulation of Solid-State Anaerobic Digestion Considering Hydrodynamic Behaviors, Phenomena of Transfer, Biochemical Kinetics and Statistical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Lieunard</w:t>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Oudon</w:t>
+                <w:t xml:space="preserve">Arnaud Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bain</w:t>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejanne Le Bivic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62, pp.102965. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (3), pp.1108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.102965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16031108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099641v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Numerical Simulation of Solid-State Anaerobic Digestion Considering Hydrodynamic Behaviors, Phenomena of Transfer, Biochemical Kinetics and Statistical Approaches</w:t>
+                <w:t xml:space="preserve">Dynamical model development and parameter identification for solid-state anaerobic digestion of shellfish products: Application to Mytilus edulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+                <w:t xml:space="preserve">A. Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Coutu</w:t>
+                <w:t xml:space="preserve">D. Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Pauss</w:t>
+                <w:t xml:space="preserve">S. Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mercier-Huat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16031108⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.101458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952114v1</w:t>
+                <w:t xml:space="preserve">hal-04099654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical model development and parameter identification for solid-state anaerobic digestion of shellfish products: Application to Mytilus edulis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Determination residence time distribution of the solid phase in a dry anaerobic semi-continuous horizontal reactor of 0.5 m3 using innovative 3D printed tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Hernandez-Shek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. André</w:t>
+                <w:t xml:space="preserve">J. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mercier-Huat</w:t>
+                <w:t xml:space="preserve">P. Peultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 22, pp.101458. </w:t>
+              <w:t xml:space="preserve">, 2023, 22, pp.101438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099654v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane yield optimization using mix response design and bootstrapping: application to solid-state anaerobic co-digestion process of cattle manure and damp grass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1055,64 +1055,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport and retention modeling of the liquid phase through a stratified porous leach-bed. Application for solid-state anaerobic co-digestion of cattle manure and roadside grass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1189,77 +1189,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupling model for solid-state anaerobic digestion in leach-bed reactors: Mobile-Immobile water and anaerobic digestion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Hernández-Shek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1336,64 +1336,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de réacteurs et compteurs de gaz innovants pour la méthanisation en voie sèche à l'échelle laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1509,51 +1509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bonfim-Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oswaldo C.M. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 183, pp.956-963. </w:t>
@@ -1774,51 +1774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Beroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2059,90 +2059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel approaches to modeling dry anaerobic digestion by considering water porosity evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Alejandro Hernandez-Shek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2210,295 +2210,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowing modulation using embedded data from an air seed drill</w:t>
+                <w:t xml:space="preserve">Basaltic lava flow characterization and modelling using a geomorphological approach: integration of field and drone acquired data (Krafla, Iceland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Veiga</w:t>
+                <w:t xml:space="preserve">Isaure Louis-Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Ugarte</w:t>
+                <w:t xml:space="preserve">Vincent Demeestere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leyrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamilton Araujo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dujany</w:t>
+                <w:t xml:space="preserve">Elsa Ottavi Pupier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejanne Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Precision Agriculture (ECPA 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5821/ebook-9791387613570⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. EGU General Assembly 2025, Vienna &amp; Online, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246047v1</w:t>
+                <w:t xml:space="preserve">hal-05170484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basaltic lava flow characterization and modelling using a geomorphological approach: integration of field and drone acquired data (Krafla, Iceland)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sowing modulation using embedded data from an air seed drill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaure Louis-Sylvestre</w:t>
+                <w:t xml:space="preserve">Carolina Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Demeestere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Leyrit</w:t>
+                <w:t xml:space="preserve">Hamilton Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Ottavi Pupier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rejanne Le Bivic</w:t>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. EGU General Assembly 2025, Vienna &amp; Online, 2025, </w:t>
+              <w:t xml:space="preserve">15th European Conference on Precision Agriculture (ECPA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Barcelona (ES), Spain. Universitat Politècnica de Catalunya, pp. 155 (1), pp. 155, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5821/ebook-9791387613570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170484v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISTRIBUTION OF ROOTLESS CONES AND LANDFORMS RESULTING FROM WATER-LAVA INTERACTIONS AT HAGI IN THE AÐALDALUR VALLEY (ICELAND)</w:t>
               </w:r>
@@ -2523,64 +2523,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leyrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejanne Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ottavi Pupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://asf-lille-2024.sciencesconf.org/data/pages/ASF2024_Livre_des_resumes.pdf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès français de sédimentologie</w:t>
@@ -2747,51 +2747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xflow modeling for investigation of fluid structure interaction of artificial reef: application to burial effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanez Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2877,77 +2877,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio inspired wave breakers to reduce swell erosion in the Bay of Biscay using Computational Fluid Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lieunard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3020,51 +3020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guerrin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3154,51 +3154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guerrin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3480,51 +3480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Symposium on Computer Aided Process Engineering (ESCAPE33), June 18-21, 2023, Athens, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -3787,51 +3787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, Elsevier, pp.3483-3488, 2023, Computer Aided Chemical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3865,90 +3865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xflow modelling for investigation of fluid structure interaction of artificial reef: application to burial effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanez Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, Elsevier, pp.529-534, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4014,51 +4014,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de réacteurs de laboratoire et développement d’approches numériques pour l’optimisation du procédé de méthanisation en voie solide et discontinu : plans d’expériences mixtes et bootstrapping, modélisation couplée hydrodynamique et biochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université de Technologie de Compiègne, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021COMP2616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4254,51 +4254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900909v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11010041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerin Rechdaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16141953" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hernandez-Shek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fayolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peultier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101438" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099641v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lieunard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oudon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejanne Le Bivic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102965" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16031108" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier-Huat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101458" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2021.100883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2022.101114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hern&#225;ndez-Shek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2022.100961" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202009071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo O Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M Torres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonfim-Rocha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo C.M. Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.02.179" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Gomal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ajedigg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Beroud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leyrit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8188859" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Hernandez-Shek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05246047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Veiga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Araujo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Louis-Sylvestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demeestere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ottavi Pupier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bourrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Mathieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Arnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roudaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Tenneson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351958v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Belaidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Prosperi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6760204" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6760152" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerrin-Rechdaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779416" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779278" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mottelet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lamy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779130" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330601v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Le Bivic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottavi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50556-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50307-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50089-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03420307v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COMP2616" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900909v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11010041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerin Rechdaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16141953" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lieunard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oudon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejanne Le Bivic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102965" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16031108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier-Huat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hernandez-Shek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fayolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peultier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2021.100883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2022.101114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hern&#225;ndez-Shek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2022.100961" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202009071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo O Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M Torres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonfim-Rocha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo C.M. Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.02.179" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Gomal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ajedigg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Beroud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leyrit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8188859" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Hernandez-Shek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Louis-Sylvestre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demeestere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ottavi Pupier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05246047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Veiga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Araujo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bourrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Mathieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Arnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roudaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Tenneson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351958v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Belaidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Prosperi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6760204" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6760152" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerrin-Rechdaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779416" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779278" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mottelet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lamy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779130" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330601v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Le Bivic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottavi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50556-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50307-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50089-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03420307v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COMP2616" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>