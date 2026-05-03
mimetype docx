--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1464,291 +1464,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Embedded Isogeometric Kirchhoff-Love Shell: from Design to Shape Optimization of non-conforming stiffened multipatch Structures</w:t>
+                <w:t xml:space="preserve">A dual domain decomposition algorithm for the analysis of non-conforming isogeometric Kirchhoff–Love shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 349, pp.Pages 774-797. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.02.042⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 357, pp.112578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.112578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055622v1</w:t>
+                <w:t xml:space="preserve">hal-02268130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual domain decomposition algorithm for the analysis of non-conforming isogeometric Kirchhoff–Love shells</w:t>
+                <w:t xml:space="preserve">The Embedded Isogeometric Kirchhoff-Love Shell: from Design to Shape Optimization of non-conforming stiffened multipatch Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 357, pp.112578. </w:t>
+              <w:t xml:space="preserve">, 2019, 349, pp.Pages 774-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.112578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268130v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isogeometric sizing and shape optimization of thin structures with a solid-shell approach</w:t>
               </w:r>
@@ -2807,398 +2807,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Space-time IsoGeometric solvers for nonlinear transient heat transfer problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
+                <w:t xml:space="preserve">Une méthode semi-analytique (SAM) périodique pour la simulation du contact pneu chaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Platzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaise Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Isogeometric Analysis (IGA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280669v1</w:t>
+                <w:t xml:space="preserve">hal-05313157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast space-time isogeometric solvers for nonlinear transient heat transfer problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Cornejo-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Cornejo-Fuentes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th U.S. National Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode semi-analytique (SAM) périodique pour la simulation du contact pneu chaussée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Auriane Platzer</w:t>
+                <w:t xml:space="preserve">Fast Space-time IsoGeometric solvers for nonlinear transient heat transfer problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Isogeometric Analysis (IGA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313157v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Space-time IsoGeometric solvers for nonlinear transient heat transfer problems</w:t>
               </w:r>
@@ -3210,64 +3210,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3303,234 +3303,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear space-time isogeometric analysis with matrix-free fast diagonalization methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mattia Tani</w:t>
+                <w:t xml:space="preserve">YETI – Nouvelles fonctionnalités d'optimisation de forme en IGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604058v1</w:t>
+                <w:t xml:space="preserve">hal-04611069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YETI – Nouvelles fonctionnalités d'optimisation de forme en IGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duval</w:t>
+                <w:t xml:space="preserve">Nonlinear space-time isogeometric analysis with matrix-free fast diagonalization methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611069v1</w:t>
+                <w:t xml:space="preserve">hal-04604058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast space-time isogeometric solvers for thermo-mechanical problems</w:t>
               </w:r>
@@ -3542,64 +3542,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4097,243 +4097,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix free weighted quadrature IgA applied to heat transfer problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du comportement sous charge des engrenages face via une approche isogéométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Dureisseix</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Teixeira Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics, ICIAM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Journées Transmissions Mécaniques 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LaMCoS INSA Lyon, ECAM, ECL, CIRTRANS, CETIM, Jul 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335979v1</w:t>
+                <w:t xml:space="preserve">hal-04166613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement sous charge des engrenages face via une approche isogéométrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matrix free weighted quadrature IgA applied to heat transfer problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michele Guingand</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Transmissions Mécaniques 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LaMCoS INSA Lyon, ECAM, ECL, CIRTRANS, CETIM, Jul 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics, ICIAM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166613v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast isogeometric thermoelastic modelling</w:t>
               </w:r>
@@ -4671,338 +4671,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix Free Weighted Quadrature for Ultra-Fast Isogeometric Thermal Modelling</w:t>
+                <w:t xml:space="preserve">Évaluation de l'état de fissuration des portes d'écluses de la CNR par réduction de modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Cornejo Fuentes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Dureisseix</w:t>
+                <w:t xml:space="preserve">Tristan Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723371v1</w:t>
+                <w:t xml:space="preserve">hal-03717616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermique éléments-finis des procédés de fabrication additive de type dépôt sous énergie dirigée DED</w:t>
+                <w:t xml:space="preserve">Matrix Free Weighted Quadrature for Ultra-Fast Isogeometric Thermal Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketaki Mishra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nawfal Blal</w:t>
+                <w:t xml:space="preserve">Joaquin Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717663v1</w:t>
+                <w:t xml:space="preserve">hal-03723371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'état de fissuration des portes d'écluses de la CNR par réduction de modèle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation thermique éléments-finis des procédés de fabrication additive de type dépôt sous énergie dirigée DED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketaki Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Maquart</w:t>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717616v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded volumetric entities for the isogeometric modeling and shape optimization of complex aero-structures</w:t>
               </w:r>
@@ -5103,273 +5103,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche isogéométrique sans matrice à quadrature pondérée pour la simulation thermique ultra rapide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Dureisseix</w:t>
+                <w:t xml:space="preserve">Nouvelle résolution numérique du problème de quart de massif en présence de bords libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amakoe Ahyee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nélias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717586v1</w:t>
+                <w:t xml:space="preserve">hal-03717668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle résolution numérique du problème de quart de massif en présence de bords libres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Chaise</w:t>
+                <w:t xml:space="preserve">Approche isogéométrique sans matrice à quadrature pondérée pour la simulation thermique ultra rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Eduardo Cornejo Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Nélias</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717668v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix free weighted quadrature for ultra-fast isogeometric thermal modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Cornejo Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5796,51 +5796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramétrisation NURBS volumique et optimisation de forme d'une pale de CROR par analyse isogéométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6027,286 +6027,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISAAC : simulation du contact entre massifs au comportement non linéaire par méthode semi-analytique</w:t>
+                <w:t xml:space="preserve">abqNURBS: implémentation d'éléments isogéométriques dans Abaqus et outils de pré- et post-traitement dédiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Nelias</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al-Akhras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517278v1</w:t>
+                <w:t xml:space="preserve">hal-01514302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">abqNURBS: implémentation d'éléments isogéométriques dans Abaqus et outils de pré- et post-traitement dédiés</w:t>
+                <w:t xml:space="preserve">ISAAC : simulation du contact entre massifs au comportement non linéaire par méthode semi-analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florian Maurin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514302v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation d'éléments isogéométriques dans Abaqus et développement d'outils de pré-et post-traitement dédiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al-Akhras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6872,117 +6872,235 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Normal contact of metainterfaces: the roles of finite size and microcontact interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Zeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Ezzahra Fekak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Space-Time IsoGeometric Analysis for nonlinear transient heat transfer problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Sangalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6994,51 +7112,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7048,114 +7166,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement thermomécanique d'alliages à mémoire de forme. Application au dimensionnement de microsystèmes et extension en non local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Henri Poincaré - Nancy 1, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009NAN10132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748289v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7223,51 +7341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16820523"/>
+    <w:nsid w:val="9E304EAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7454,51 +7572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-duval" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2851-2078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144905280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Marzoug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113740" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106261" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858565v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Badrou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Szewczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2025.103080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lanaspeze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Best" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guilbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cavoret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2025013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efoe Rodrigue Wallace" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112124" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116426" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elguedj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Touzeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-03090-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Teixeira Alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hirschler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09458-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirschler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268130v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dureisseix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112578" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-2100-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwassi Vilevo Amuzuga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032072" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Espoir Koumi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.05.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.02.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chemisky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Patoor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.04.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHDV85S3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272048v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Piotrowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tahiri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/18/10/104012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Gagnaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Sangalli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Tani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cornejo-Fuentes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaise Thibaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611069v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610988v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610879v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Eduardo Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121000v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P de Vaujany" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guingand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efo&#233; Rodrigue Wallace" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketaki Mishra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Maquart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717668v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amakoe Ahyee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844192v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511261v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Crozes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514302v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al-Akhras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maurin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Mawuli Armattoe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422601v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391372v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769349v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200906009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038710v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748289v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10132" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-duval" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2851-2078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144905280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Marzoug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113740" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106261" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858565v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Badrou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Szewczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2025.103080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lanaspeze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Best" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guilbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cavoret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2025013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efoe Rodrigue Wallace" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112124" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116426" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elguedj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Touzeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-03090-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Mohamed Baqer Albahrani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Teixeira Alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Vaujany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hirschler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09458-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirschler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dureisseix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112578" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-2100-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwassi Vilevo Amuzuga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032072" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Espoir Koumi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.05.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.02.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chemisky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Patoor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.04.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHDV85S3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272048v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Piotrowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tahiri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/18/10/104012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Gagnaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaise Thibaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cornejo-Fuentes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Sangalli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Tani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610988v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610879v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Eduardo Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121000v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P de Vaujany" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guingand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efo&#233; Rodrigue Wallace" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Maquart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717663v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketaki Mishra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amakoe Ahyee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844192v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511261v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Crozes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al-Akhras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maurin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Mawuli Armattoe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422601v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391372v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769349v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200906009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Zeka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Fekak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038710v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748289v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10132" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>