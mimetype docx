--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -66,18770 +66,18888 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat modification in the native range promotes invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip E Hulme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Hodgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating Marginal Likelihoods in Likelihood-Free Inference via Neural Density Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stoehr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goodness of Fit for Bayesian Generative Models with Applications in Population Genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Mailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new iterative framework for simulation-based population genetic inference with improved coverage properties of confidence intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genomic basis of colour pattern polymorphism in the harlequin ladybird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junichi Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (137)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Challenges of Past and Future Invasion of Drosophila suzukii : Insights From Novel Genomic Resources and Statistical Methods Combining Individual and Pool Sequencing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Serga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (24), pp.e70192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.70192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and transient evolution of local adaptation to seasonal host fruits in an invasive pest fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (6), pp.490-505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/evl3.304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroecological patterns of fruit infestation rates by the invasive fly Drosophila suzukii in the wild reservoir host plant Sambucus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Catterou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Baliteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (4), pp.548-563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/afe.12520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ƒ‐statistics estimation and admixture graph construction with Pool‐Seq or allele count data using the R package poolfstat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (4), pp.1394-1416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.13557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Approximate Bayesian Computation with Supervised Machine Learning to infer demographic history from genetic polymorphisms using DIYABC Random Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐david Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (8), pp.2598-2613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.13413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do invasion syndromes evolve? An experimental evolution approach using the ladybird Harmonia axyridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth A. Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.e33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564852v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation and correlated fitness responses over two time scales in Drosophila suzukii populations evolving in different environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (8), pp.1225-1240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeb.13878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261534v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Worldwide Invasion of Drosophila suzukii Is Accompanied by a Large Increase of Transposable Element Load and a Small Number of Putatively Adaptive Insertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inessa Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Rodriguez Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (10), pp.4252-4267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msab155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A whole-genome scan for association with invasion success in the fruit fly Drosophila suzukii using contrasts of allele frequencies corrected for population structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fraimout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (8), pp.2369-2385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msaa098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-chromosome level genome assembly of the fruit pest Drosophila suzukii using long-read sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Jaenichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianthi Karageorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.11227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-67373-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A young age of subspecific divergence in the desert locust inferred by ABC random forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plantamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine N. Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Peer Community in Evolutionary Biology, 29 (23), pp.4542-4558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.15663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oviposition Preference and Larval Performance of Drosphila suzukii (Diptera: Drosophilidae), Spotted-Wing Drosophila: Effects of Fruit Identity and Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas O. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (4), pp.867-881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ee/nvz062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population management using gene drive: molecular design, models of spread dynamics and assessment of ecological risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas O. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (4), pp.671-690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10592-019-01165-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticular hydrocarbon composition does not allow Harmonia axyridis males to identify the mating status of sexual partners</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">The taste of origin in a lady beetle: do males discriminate between females based on cuticular hydrocarbons?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Marko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Lognay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2019/0552⟩</w:t>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (2), pp.160-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/phen.12286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627681v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The taste of origin in a lady beetle: do males discriminate between females based on cuticular hydrocarbons?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Cuticular hydrocarbon composition does not allow Harmonia axyridis males to identify the mating status of sexual partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Lognay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/phen.12286⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (3), pp.211-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2019/0552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265406v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABC random forests for Bayesian parameter inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ribatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (10), pp.1720-1728. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337189v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model choice using Approximate Bayesian Computation and Random Forests: analyses based on model grouping to make inferences about the genetic history of Pygmy human populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 159 (3), pp.167-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Genomic Basis of Color Pattern Polymorphism in the Harlequin Ladybird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junichi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (20), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2018.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A valuable work lying at the crossroad of neuro-ethology, evolution and ecology in the fruit pest Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth A Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and invasion history of the house mouse (Mus musculus domesticus) in Senegal, West Africa: a legacy of colonial and contemporary times.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maman Karmadini Hima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (2), pp.64-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/hdy.2017.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Routes of invasion of Drosophila suzukii by Means of ABC Random Forest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fraimout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth A Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (4), pp.980 - 996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msx050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mating Status Influences Cold Tolerance and Subsequent Reproduction in the Invasive Ladybird Harmonia axyridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Hufbauer Gillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Tayeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2017.00108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced population size can induce quick evolution of inbreeding depression in the invasive ladybird Harmonia axyridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeh Ashraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (10), pp.2871-2881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-016-1179-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable ABC model choice via random forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (6), pp.859 - 866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The harlequin ladybird, Harmonia axyridis: global perspectives on invasion history and ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen E. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M. J. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Adriaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Berkvens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special section: Drivers, impacts, mechanisms and adaptation in insect invasions, 18 (4), pp.997-1044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-016-1077-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling spatial expansion of invasive alien species: relative contributions of environmental and anthropogenic factors to the spreading of the harlequin ladybird in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ternois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (7), pp.665-675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ecog.01389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological invasion and biological control select for different life histories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth A. Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms8268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New set of microsatellite markers for the spotted-wing &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; (Diptera: Drosophilidae): a promising molecular tool for inferring the invasion history of this major insect pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fraimout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald K. Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112, pp.855-859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary ecology of microsporidia associated with the invasive ladybird &amp;lt;em&amp;gt;Harmonia axyridis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Vilcinskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrike Schmidtberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (3), pp.313 - 324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1744-7917.12159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity of statistical treatments to reconstruct worldwide routes of invasion: the case of the Asian ladybird &amp;lt;em&amp;gt;Harmonia axyridis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lundgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23, pp.5979-5997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.12989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid increase in dispersal during range expansion in the invasive ladybird Harmonia axyridis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Invasion genetics of a human commensal rodent: the black rat Rattus rattus in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tollenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. C. Gregoire</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12316⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (16), pp.4153-4167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637907v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion genetics of a human commensal rodent: the black rat Rattus rattus in Madagascar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rapid increase in dispersal during range expansion in the invasive ladybird Harmonia axyridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Sommer</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Joubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.508-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636763v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIYABC v2.0: a software to make approximate Bayesian computation inferences about population history using single nucleotide polymorphism, DNA sequence and microsatellite data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Veyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehne-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (8), pp.1187-1189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btt763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannibalism in invasive, native and biocontrol populations of the harlequin ladybird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kirichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2148-14-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Androgenesis is a maternal trait in the invasive ant Wasmannia auropunctata</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Invasion genetics of the introduced black rat (Rattus rattus) in Senegal, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Konecny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Duplantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Bryja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalilou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2013.1181⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (2), pp.286-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080705v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion genetics of the introduced black rat (Rattus rattus) in Senegal, West Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Androgenesis is a maternal trait in the invasive ant Wasmannia auropunctata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12112⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 280 (1766), pp.20131181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2013.1181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648945v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermotolerance adaptation to human-modified habitats occurs in the native range of the invasive ant &amp;lt;i&amp;gt;Wasmannia auropunctata&amp;lt;/i&amp;gt; before long-distance dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (4), pp.721--34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the genetic load of an emblematic invasive species: the case of the invasive harlequin ladybird Harmonia axyridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Goryacheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (4), pp.864-871. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of population allele frequencies from next-generation sequencing data: pool-versus individual-based genotyping.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Galan</w:t>
+                <w:t xml:space="preserve">Increase in Male Reproductive Success and Female Reproductive Investment in Invasive Populations of the Harlequin Ladybird Harmonia axyridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashraf Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoya Osawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12360⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00860608v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in Male Reproductive Success and Female Reproductive Investment in Invasive Populations of the Harlequin Ladybird Harmonia axyridis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of population allele frequencies from next-generation sequencing data: pool-versus individual-based genotyping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Loiseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naoya Osawa</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Cézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077083⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (14), pp.3766-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189772v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of RAD allele dropout on the estimation of genetic variation within and between populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (11), pp.3165-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.12089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of endosymbiotic reproductive manipulators reflects invasion process and not reproductive system polymorphism in the little fire ant Wasmannia auropunctata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (3), pp.e58467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0058467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of demo-genetic model probabilities with Approximate Bayesian Computation using linear discriminant analysis on summary statistics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (5), pp.846-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03153.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenically induced adaptation to invade (AIAI) : Contemporary adaptation to human-altered habitats within the native range can promote invasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (2), pp.89-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/J.1752-4571.2011.00211.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution in biocontrol strains: insight from the harlequin ladybird Harmonia axyridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (5), pp.481-488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00274.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current distribution and population dynamics of the little fire ant supercolony in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.S. Mbenoun Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insectes Sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (2), pp.175-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00040-011-0202-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where do adaptive shifts occur during invasion? A multidisciplinary approach to unravelling cold adaptation in a tropical ant species invading the Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael G. Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merav Wonshak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (11), pp.1266-1275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/J.1461-0248.2012.01849.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires de rencontres amoureuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Presse Info</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratified dispersal and increasing genetic variation during the invasion of central Europe by the western corn rootworm, [i]Diabrotica virgifera virgifera[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ciosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Toepfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (1), pp.54-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00133.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global spread of Harmonia axyridis (Coleoptera: Coccinellidae): distribution, dispersal and routes of invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M.J. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel L. Jeffries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioControl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (4), pp.623-641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10526-011-9379-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbreeding depression is purged in the invasive insect Harmonia axyridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth A. Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (5), pp.424-427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2011.01.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can things get worse when an invasive species hybridizes? The harlequin ladybird Harmonia axyridis in France as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (1), pp.71-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00134.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological genetics of invasive alien species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Lawson Handley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioControl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (4), Special Issue: SI 409-428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10526-011-9386-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the origin of populations introduced from a genetically structured native range by approximate Bayesian computation: case study of the invasive ladybird &amp;lt;em&amp;gt;Harmonia axyridis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. J. Lawson Handley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (22), pp.4654 - 4670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05322.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for the phenotypic impact of admixture between wild and biocontrol Asian ladybird (Harmonia axyridis) involved in the European invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (5), pp.1044-1052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02234.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiotic Recombination Dramatically Decreased in Thelytokous Queens of the Little Fire Ant and Their Sexually Produced Workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (9), pp.2591-2601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msr082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological invasions in agricultural settings: insights from evolutionary biology and population genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ciosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (3), pp.237-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference on population history and model checking using DNA sequence and microsatellite data with the software DIYABC (v1.0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-11-401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of polymorphic microsatellite loci in the neotropical plant ant allomerus decemarticulatus (Formicidae: Myrmicinae) and multiplexing with other microsatellites from the ant subfamily Myrmicinae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean G. Male</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107, pp.673-675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14411/eje.2010.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In defence of model-based inference in phylogeography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jody Hey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Gaggiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (3), epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04515.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridgehead effect in the worldwide invasion of the biocontrol Harlequin Ladybird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (3), pp.e9743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0009743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thelytokous parthenogenesis, male clonality and genetic caste determination in the little fire ant: new evidence and insights from the lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (2), pp.205-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/hdy.2009.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental crowding influences life-history traits in Locusta migratoria females</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Foucart</w:t>
+                <w:t xml:space="preserve">In defense of model-based inference in phylogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gaggiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485309006853⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (3), pp.436-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04515.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660245v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In defense of model-based inference in phylogeography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring introduction routes of invasive species using approximate Bayesian computation on microsatellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ciosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04515.x⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (1), pp.88-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2009.92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601928v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring introduction routes of invasive species using approximate Bayesian computation on microsatellite data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Reconstructing the routes of invasion: what for, how and so what</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2009.92⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (19), pp.4113-4130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04773.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659220v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the routes of invasion: what for, how and so what</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Parental crowding influences life-history traits in Locusta migratoria females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Augé-Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04773.x⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 100 (1), pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485309006853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667095v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and PCR multiplexing of polymorphic microsatellite loci for the locust Locusta migratoria (vol 5, pg 554, 2005) - corrigendum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Worldwide invasion by the little fire ant: routes of introduction and eco-evolutionary pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques H.C. Delabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2010.02870.x⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (4), pp.363-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00119.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663744v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining genetic, historical and geographical data to reconstruct the dynamics of bioinvasions: application to the cane toad Bufo marinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Baird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Currat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (5), pp.886-901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2010.02882.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide invasion by the little fire ant: routes of introduction and eco-evolutionary pathways</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization and PCR multiplexing of polymorphic microsatellite loci for the locust Locusta migratoria (vol 5, pg 554, 2005) - corrigendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00119.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (4), pp.755-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2010.02870.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550725v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IBDSim: a computer program to simulate genotypic data under isolation by distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (1), pp.107 - 109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02417.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00359920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between genetic and environmental effects on colony insularity in the clonal invasive little fire ant Wasmannia auropunctata</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Origins and genetic diversity of pygmy hunter-gatherers from Western Central Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-009-0775-9⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (4), pp.312-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2008.12.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667829v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins and genetic diversity of pygmy hunter-gatherers from Western Central Africa.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The interplay between genetic and environmental effects on colony insularity in the clonal invasive little fire ant Wasmannia auropunctata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merav Vonshak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Hefetz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2008.12.049⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (11), pp.1667-1677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-009-0775-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397221v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracer l'invasion pour mieux la combattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 65, pp.68-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologically heterogeneous populations of the invasive ant Wasmannia auropunctata within its native and introduced ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Andrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (3), pp.504-512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2009.01096.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive system, social organization, human disturbance and ecological dominance in native populations of the little fire ant, Wasmannia auropunctata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques H.C. Delabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (24), pp.5059-5073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04440.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologically heterogeneous populations of the invasive ant Wasmannia auropunctata within its native and introduced ranges.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F.X. Andrès</w:t>
+                <w:t xml:space="preserve">Outbreaks, gene flow and effective population size in the migratory locust Locusta migratoria: a regional scale comparative survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (5), pp.792-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.04072.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429336v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellites in the harlequin ladybird Harmonia axyridis (Coleoptera, Coccinellidae) and cross-species amplification within the family Coccinellidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (3), pp.934-937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02517.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreaks, gene flow and effective population size in the migratory locust Locusta migratoria: a regional scale comparative survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alex Franc</w:t>
+                <w:t xml:space="preserve">Ecologically heterogeneous populations of the invasive ant Wasmannia auropunctata within its native and introduced ranges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grangier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Andrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.504-512</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661513v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation for parental effects on the propensity to gregarise in Locusta migratoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Augé-Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2148-8-37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing georeferenced population genetics data with Geneland: a new algorithm to deal with null alleles and a friendly graphical user interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (11), pp.1406-1407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial genetic structure of a small rodent in a eterogeneous landscape</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Infering population history with DIY ABC: a user-friendly approach to Approximate Bayesian Computation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03950.x⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (23), pp.2713-2719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00339298v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infering population history with DIY ABC: a user-friendly approach to Approximate Bayesian Computation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial genetic structure of a small rodent in a eterogeneous landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn514⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (21), pp.4619-4629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03950.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359624v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eight polymorphic microsatellite loci for the Australian plague locust, Chortoicetes terminifera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Do outbreaks affect genetic population structure? A worldwide survey in Locusta migratoria, a pest of plagued by microsatellite null alleles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sword</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02204.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (16), pp.3640-3653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03869.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663921v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do outbreaks affect genetic population structure? A worldwide survey in Locusta migratoria, a pest of plagued by microsatellite null alleles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Eight polymorphic microsatellite loci for the Australian plague locust, Chortoicetes terminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Sword</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Popple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J. Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03869.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (6), pp.1414-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02204.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668387v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic variation in invasive and biocontrol populations of the harlequin ladybird, Harmonia axyridis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of 21 polymorphic microsatellites in the African parasitoid wasp, Psyttalia lounsburyi (Silvestri) (Hymenoptera: Braconidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hurard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioControl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10526-007-9131-z⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (4), pp.930-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02120.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660113v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion of Europe by the western corn rootworm, Diabrotica virgifera virgifera: multiple transatlantic introductions with various reductions of genetic diversity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Phenotypic variation in invasive and biocontrol populations of the harlequin ladybird, Harmonia axyridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03866.x⟩</w:t>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (1), pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-007-9131-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662996v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of 21 polymorphic microsatellites in the African parasitoid wasp, Psyttalia lounsburyi (Silvestri) (Hymenoptera: Braconidae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ris</w:t>
+                <w:t xml:space="preserve">Invasion of Europe by the western corn rootworm, Diabrotica virgifera virgifera: multiple transatlantic introductions with various reductions of genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ciosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.S. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02120.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (16), pp.3614-3627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03866.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660934v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite null alleles and estimation of population differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (3), pp.621-631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msl191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in mating system and social structure of the ant Petalomyrmex phylax are associated with range expansion in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Dalecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle B. Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 61 (3), pp.579-595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2007.00044.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex and clonality in the little fire ant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H.C. Delabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24, pp.2465-2473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction history of Drosophila subobscura in the New World: a microsatellite based survey using ABC methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mestres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Balanya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. Huey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (15), pp.3069-3083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03336.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex and clonality in the little fire ant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques H.C. Delabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (11), pp.2465-2473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msm180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare sexual reproduction events in the clonal reproduction system of introduced populations of the little fire ant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djoël Konghouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60 (8), pp.1646-1657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.0014-3820.2006.tb00509.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat contraction and reduction in population size: Does isolation by distance matter?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Streiff</w:t>
+                <w:t xml:space="preserve">Inference on microsatellite mutation processes in the invasive mite, Varroa destructor, using reversible jump Markov Chain Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Ecol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (2), pp.129-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2005.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174766v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference on microsatellite mutation processes in the invasive mite, Varroa destructor, using reversible jump Markov Chain Monte Carlo</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Solignac</w:t>
+                <w:t xml:space="preserve">Habitat contraction and reduction in population size: Does isolation by distance matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Streiff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mol Ecol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.3601-3615</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668580v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of recent habitat contraction and reduction in population size: does isolation by distance matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejane R. Streiff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (12), pp.3601-3615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.03046.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of genetic divergence between western corn rootworms (Coleoptera : Chrysomelidae) resistant and susceptible to control by crop rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyung Seok Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan T. Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 99 (3), pp.685-690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jee/99.3.685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphic microsatellite loci isolated from the Atlanto-Mediterranean colonial ascidian Pycnoclavella sp. (Ascidiacea, Tunicata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Pérez-Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Turon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (2), pp.518-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2006.01304.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general eco-evolutionary framework for understanding bioinvasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J. Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqui Shykoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (3), pp.130-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tree.2005.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian analysis of an admixture model with mutations and arbitrarily linked markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 169 (3), pp.1727-1738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.104.036236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and PCR multiplexing of polymorphic microsatellite loci for the invasive ant Wasmannia auropunctata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (2), pp.239-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2005.00889.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabrotica débarqua trois fois (au moins!)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derridj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 588, pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonal reproduction by males and females in the little fire ant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 435 (7046), pp.1230-1234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature03705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial statistical model for landscape genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 170 (3), pp.1261-1280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.104.033803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple transatlantic introductions of the western corn rootworm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Toepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 310 (5750), pp.992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1115871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Spatial and Temporal Heterogeneities on the Estimation of Demographic Parameters in a Continuous Population Using Individual Microsatellite Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 166 (2), pp.1081-1092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/genetics/166.2.1081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00326841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Mutational and Sampling Factors on the Estimation of Demographic Parameters in a &amp;quot;Continuous&amp;quot; Population Under Isolation by Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 20 (4), pp.491-502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msg034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00333631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of nine polymorphic microsatellite loci in the fungus Botrytis cinerea (Ascomycota)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2 (253-259), pp.253-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1471-8278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellite loci in the aphid species, Rhopalosiphum padi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1 (1-2), pp.4-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1471-8278.2000.00002.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite analysis of polyandry and spawning site competition in brown trout (Salmo trutta L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Largiader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 33 (S1), pp.S205-S222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of evidence for isolation by distance in an expanding cane toad ( Bufo marinus ) population: an individual-based analysis of microsatellite genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dani Tikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9 (11), pp.1905-1909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.01091.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerase chain reaction primers for polymorphic microsatellite loci in the invasive toad species Bufo marinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paetkau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cortinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9 (11), pp.1927-1929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.01074-6.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methods employing multilocus genotypes to select or exclude populations as origins of individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Luikart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 153, pp.1989-2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00295518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and cross-species comparison of microsatellite markers in two lizard species, Lacerta vivipara and Podarcis muralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Boudjemadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 8, pp.518-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of microsatellite loci in european catfish, Silurus glanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Triantafyllidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 8, pp.1957-1969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juxtaposed microsatellite systems as diagnostic markers for admixture : Theoretical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 16 (7), pp.898-908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a026179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density and variability of dinucleotide microsatellites in the parthenogenetic polyploid snail Melanoides tuberculata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Artiguebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 7, pp.1233-1236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of microsatellite size homoplasy across electromorphs, loci, and populations in three invertebrate species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 47 (1), pp.42-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/PL00006361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of microsatellite and allozyme markers: A case study investigating microgeographic differentiation in brown trout (Salmo trutta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adriamanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 7, pp.339-353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-294x.1998.00362.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of mutation, selection and reproductive systems on microsatellite variability: A simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 71, pp.213-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentage assignment using microsatellites in turbot (Scophthalmus maximus) and rainbow trout (Oncorhynchus mykiss) hatchery populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. San Christobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 55, pp.715-725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid one-tube DNA extraction for reliable PCR dectection of fish polymorphic markers and transgenes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Largiader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chourrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Marine Biology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 5 (4), pp.295-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic differentiation of continental and island populations of Bombus terrestris (Hymenoptera: Apidae) in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schöll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 5, pp.19-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levels and polyandry and intracolonial genetic relationships in Apis dorsata (Hymenoptera: Apidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Oldroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Smolenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wongsiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Entomological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 89 (2), pp.276-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kin recognition in honeybees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Quenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Schepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 379 (6565), pp.498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/379498a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoandry and polyandry in bumble bees (Hymenoptera; Bombinae) as evidenced by highly variable microsatellites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schöll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 4, pp.89-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levels of polyandry and intracolonial genetic relationships in Apis florea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Oldroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Smolenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wongsiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 37 (5), pp.329-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00174137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusually high frequency of (CT)n and (GT)n microsatellite loci in a yellowjacket wasp, Vespula rufa (L.) ( Hymenoptera : Vespidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Thoren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Paxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 4 (3), pp.141-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size homoplasy and mutational processes of interrupted microsatellites in two bee species, Apis mellifera and Bombus terrestris (Apidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 12 (6), pp.1074-1084</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite variation in honey bee (Apis mellifera L.) populations : hierarchical genetic structure and test of the infinite allele and stepwise mutation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Garnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 140, pp.679-695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colony aggregations in Apis mellifera L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Oldroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Smolenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lawler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 26 (2), pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00891252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise assessment of the number of patrilines and of genetic relatedness in honeybee colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 258, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversite et gestion genetique de la truite commune : apport de l'etude du polymorphisme des locus proteiques et microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Presa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 26 (suppl1), pp.183s-202s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et gestion génétique de la truite commune : apport de l'étude du polymorphisme des locus protéiques et microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Presa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.183s-202s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00894063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of (GT)n and (CT)n microsatellites in two insect species: Apis mellifera and Bombus terrestris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 21 (6), pp.1427-1431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(CT)n and (GT)n microsatellites : a new class of genetic markers for Salmo trutta L. (brown trout)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Presa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 71, pp.488-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710475v1</w:t>
-              </w:r>
-[...455 lines deleted...]
-                <w:t xml:space="preserve">hal-02791082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire les routes d’invasion biologique par des approches de génétique des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lannou C.; Rasplus J.-Y.; Soubeyrand S.; Gautier M.; Rossi J.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-51, 2023, Savoir faire, 978-2-7592-3482-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likelihood-free model choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Approximate Bayesian Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman and Hall, 26 p., 2019, 9781439881507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of ABC to Infer the Genetic History of Pygmy Hunter-Gatherer Populations from Western Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehne Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scott A. Sisson; Yanan Fan; Mark A. Beaumont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Approximate Bayesian Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapman and Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 18, 2019, Chapman &amp; Hall/CRC Handbooks of Modern Statistical Methods, 9781439881507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a genetic paradox of biological invasion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Ecology, Evolution and Systematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, ANNUAL REVIEWS, pp.22, 2016, Annual Review of Ecology, Evolution, and Systematics, 978-0-8243-1447-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-121415-032116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inference under complex evolutionary scenarios using microsatellite markers: multiple divergence and genetic admixture events in the honey bee, Apis mellifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, 2009, 9781607411765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18839,2696 +18957,2696 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction génomique de l'adaptation de Drosophila suzukii à différentes plantes hôtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Intelligence Artificielle et Biodiversité, Labex Cemeb &amp; NUMEV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroecological Patterns of Fruit Infestation Rates by the Invasive Fly Drosophila suzukii in the Reservoir Host Plant Sambucus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Baliteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Electronic Conference on Biological Diversity, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Sciforum.net, France. pp.9469, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/BDEE2021-09469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid evolution of local adaptation to different host fruits in wild D. suzukii populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th DrosEU Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Gulbenkian de Ciência, Oeiras, Portugal, Feb 2020, Oeiras, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing ABC inference to the machine learning realm : AbcRanger, an optimized random forests library for ABC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable Element Dynamics in an Invasive Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Éléments Transposables (CNET 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the environment on life-history traits in Drosophila suzukii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+                <w:t xml:space="preserve">Apport de la technologie Oxford NanoPore pour l’assemblage de novo du génome d’espèces non-modèles : le cas de la coccinelle asiatique Harmonia axyridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lagnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Manno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Bio-Informatique (SFBI). FRA. GdR 3003 Bioinformatique Moléculaire (GdR BiM), FRA. Institut Français de Bioinformatique (IFB), FRA. Aix Marseille Université (AMU), FRA. Institut National de la Santé et de la Recherche Médicale (INSERM), FRA. Centre National de la Recherche Scientifique (CNRS), FRA., Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735719v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la technologie Oxford NanoPore pour l’assemblage de novo du génome d’espèces non-modèles : le cas de la coccinelle asiatique Harmonia axyridis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Manno</w:t>
+                <w:t xml:space="preserve">Effect of the environment on life-history traits in Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas O. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Bio-Informatique (SFBI). FRA. GdR 3003 Bioinformatique Moléculaire (GdR BiM), FRA. Institut Français de Bioinformatique (IFB), FRA. Aix Marseille Université (AMU), FRA. Institut National de la Santé et de la Recherche Médicale (INSERM), FRA. Centre National de la Recherche Scientifique (CNRS), FRA., Jul 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733723v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can evolutionary biology help better predict the risks associated with population control using gene drives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas O. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Courtier-Orgogozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la technologie Oxford NanoPore pour l’assemblage de novo du génome d’espèces non-modèles : le cas de la coccinelle asiatique Harmonia axyridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lagnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Manno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier Omics days 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier (UM). Montpellier, FRA., Feb 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Oxford NanoPore technology for the de novo genome assembly of nonmodel species: the case of the Asian ladybird Harmonia axyridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lagnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Manno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion France Génomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oviposition preference and larva performance in natural populations of Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of D. suzukii's managment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Jun 2017, Bellegarde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolutionary ecology of invasive pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CeMEB Scientific Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’évolution dans la proliferation des espèces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Approximate Bayesian Computation using Random Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ruth Hufbauer</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de l’Académie d’agriculture de France sur les pullulations d’espèces exotiques ou autochtones. Section 6 « Sciences de la vie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). Paris, FRA., Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Validating and Expanding Approximate Bayesian Computation Methods (17w5025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Banff International Research Station for Mathematical Innovation and Discovery (BIRS). MEX., Feb 2017, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787251v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Bayesian Computation using Random Forest</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Rôle de l’évolution dans la proliferation des espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian P. Robert</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Validating and Expanding Approximate Bayesian Computation Methods (17w5025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Banff International Research Station for Mathematical Innovation and Discovery (BIRS). MEX., Feb 2017, Banff, Canada</w:t>
+              <w:t xml:space="preserve">Séance de l’Académie d’agriculture de France sur les pullulations d’espèces exotiques ou autochtones. Section 6 « Sciences de la vie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). Paris, FRA., Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786888v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction des routes d’invasion: nouvelles méthodes génétiques et statistiques appliquées à Drosophila suzukii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Reconstructing the routes of invasion of Drosophila suzukii by means of ABC random forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Drosophila Suzukii</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). Bellegarde, FRA., Dec 2016, Bellegarde, France</w:t>
+              <w:t xml:space="preserve">Réunion du réseau sur la durabilité des méthodes de lutte agro-écologique contre les mouches des fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agropolis Fondation. Montpellier, FRA., Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794748v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the routes of invasion of Drosophila suzukii by means of ABC random forest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Reconstruction des routes d’invasion: nouvelles méthodes génétiques et statistiques appliquées à Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau sur la durabilité des méthodes de lutte agro-écologique contre les mouches des fruits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agropolis Fondation. Montpellier, FRA., Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Drosophila Suzukii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). Bellegarde, FRA., Dec 2016, Bellegarde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794751v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion genetics of the ladybird Harmonia axyridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chinese Academy of Sciences (CAS). Beijing, CHN., Nov 2015, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion biology: insights from evolutionary biology and population genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. IWGO meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements évolutifs et bioinvasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du Groupe d’Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of hybridization between invasive and biocontrol individuals of the harlequin ladybird Harmonia axyridis in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting IOBC / WPRS “Harmonia axyridis and other ladybirds”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Engelberg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique des colonies et des populations de Wasmannia auropunctata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque de restitution du programme de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence bayésienne dans des scénarios évolutifs complexes avec populations mélangées: application à l’abeille domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. colloque national du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie et génétique évolutive d’une fourmi envahissante Wasmannia auropunctata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque de restitution du programme de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference of demographic parameters under isolation by distance: what can we do now</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress on DNA Polymorphisms in Human Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversite et gestion genetique de la truite commune : apport de l'etude du polymorphisme des locus proteiques et microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Presa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BRG/INRA. Ressources génétiques animales et végétales. Méthodologies d'étude et de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21538,508 +21656,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AbcRanger, A fast and scalable random forest library for ABC model choice and parameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-D. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the potential specialization of the pest Drosophila suzukii to different host fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas O. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome response of Drosophila suzukii during its worldwide invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas O. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DrosEU/ ESEB STN Summer School on Adaptation Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lnvestigating the potential specialization of the pest Drosophila suzukii to different host fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas O. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Congress on Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22049,238 +22167,238 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du génotype au phénotype : les motifs des coccinelles arlequins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junichi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources en sciences de la vie pour les enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En rouge et noir, la génétique des pois de la coccinelle / In red and black, the genetics of ladybug spots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22290,205 +22408,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la coccinelle arlequin dessine-t-elle ses points rouges ou ses points noirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recette génétique des pois rouges ou noirs de la coccinelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22498,206 +22616,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A user-friendly approach to approximate Bayesian Computation for inference on population history using molecular markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe de Sousa dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FreeNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId664"/>
+      <w:footerReference w:type="default" r:id="rId667"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22844,51 +22962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534477v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Camus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rode" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Serga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Deschamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Claret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13557" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;david Collin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13413" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564852v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.32" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261534v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13878" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa098" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Boyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Jaenichen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Wolf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Karageorgi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67373-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15663" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas O. Rode" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvz062" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01165-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lorge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maesen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lognay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2019/0552" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265406v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Marko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12286" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337189v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty867" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamaguchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.08.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A Hufbauer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576202v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lippens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estoup" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Karmadini Hima" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx050" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hufbauer Gillies" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Tayeh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00108" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laugier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Su" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeh Ashraf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soldati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1179-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067925v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv684" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Roy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. J. Brown" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Berkvens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Borges" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1077-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604039v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ternois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01389" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1SHG385-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8268" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fraimout" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K. Price" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Vilcinskas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Schmidtberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12159" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lundgren" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12989" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LL3D3LSG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637907v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joubard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gregoire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12316" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636763v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tollenaere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sommer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12848" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RCNX2SF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337243v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veyssier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne-Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt763" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-15" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080705v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Facon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.1181" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Konecny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12112" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281551v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Orivel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12058" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259745v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hufbauer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goryacheva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.490" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e C&#233;zard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12360" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86LP1W2M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189772v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Osawa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077083" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860611v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Cezard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12089" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K15SCWC4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850303v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aebi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058467" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796906v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03153.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXTDJ1B6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218264v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Turgeon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1752-4571.2011.00211.X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218262v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00274.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651277v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tindo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Mbenoun Masse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kenne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mony" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-011-0202-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E63FE91D453C38961A7BE44CBCA02C1C1975D1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645897v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael G. Kergoat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Wonshak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1461-0248.2012.01849.X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191231v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ciosi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Miller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toepfe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00133.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646957v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M.J. Brown" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen E. Thomas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Jeffries" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9379-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSV3TK3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644352v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.068" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304047v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00134.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650347v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Lawson Handley" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Evans" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Thomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9386-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643512v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Thomas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Lawson Handley" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05322.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3H5GP04Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647701v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Clercq" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02234.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303975v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr082" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646885v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658867v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-401" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01091213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean G. Male" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quilichini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2010.074" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450030v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Beaumont" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Hey" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04515.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664647v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009743" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080683v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foucaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Estoup" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.169" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660245v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crespin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Aug&#233;-Sabatier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucart" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485309006853" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50AD6A218F2804EAB375A4AC132C6E3F507899F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601928v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumont" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nielsen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaggiotti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659220v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Beaumont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.92" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667095v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04773.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKNDKCSM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663744v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecoq" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02870.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658739v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Baird" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Currat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02882.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS48V9QQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550725v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H.C. Delabie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00119.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00359920v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02417.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667829v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Vonshak" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Dayan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hefetz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0775-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G01B2G8S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397221v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.12.049" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654993v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658746v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grangier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Breton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Andr&#232;s" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2009.01096.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657403v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fournier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04440.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1B2388330C1CA58A5F79F9B5589D7514CD44D9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429336v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foucaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Andr&#232;s" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657463v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02517.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZN9CCK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661513v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Franc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.04072.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67754108727687BB9CD46A12F60798F6F7B13038/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655314v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Foucart" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-37" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197518v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn136" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339298v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03950.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6W60MG2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359624v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Beaumont" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn514" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663921v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Popple" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Simpson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02204.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/384204E1CF578ABA79D461C940401C0B08FE0537/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668387v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecoq" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michalakis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sword" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03869.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660113v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Devred" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-007-9131-z" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0643790EBF1DDCDA659462254E54C0207D8233D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662996v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Miller" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Kim" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giordano" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03866.x" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660934v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02120.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCFD5A27005F5A63F3DAC6969790B78F5A4BC30D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667983v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl191" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666531v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle B. Mckey" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00044.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263425v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.C. Delabie" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660845v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mestres" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balanya" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Huey" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03336.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TKVPBZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658375v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm180" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662873v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djo&#235;l Konghouleux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2006.tb00509.x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174766v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leblois" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Streiff" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668580v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2005.07.005" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJD3HQLK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663496v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03046.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTDNP241-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657866v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Miller" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Seok Kim" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan T. Ratcliffe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/99.3.685" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658258v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio P&#233;rez-Portela" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dur&#225;n" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Turon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01304.x" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8X1GPF9S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667769v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Genton" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui Shykoff" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2005.10.012" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8KLBHFS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683219v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Excoffier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.036236" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683070v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourdan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.00889.x" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25R765ZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682073v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derridj" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683434v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03705" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683491v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mortier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.033803" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682039v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Toepfer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1115871" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326841v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/166.2.1081" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333631v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg034" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676802v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautrin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681394v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leterme" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00002.x" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P207FB04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674726v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Largiader" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929761v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Tikel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Moritz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01091.x" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CS3J6V87-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929768v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tikel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paetkau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortinas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01074-6.x" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSKJNQKM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00295518v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cornuet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piry" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luikart" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694601v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudjemadi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697798v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Triantafyllidis" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688919v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026179" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697355v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artiguebielle" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pointier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695581v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006361" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BP14SHTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685792v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cornuet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adriamanga" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1998.00362.x" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3V9C75VK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697097v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Erard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarne" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697087v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. San Christobal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697475v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chourrout" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696674v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sch&#246;ll" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686503v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Oldroyd" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Smolenski" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wongsiri" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693854v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnold" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Quenet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Masson" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Schepper" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/379498a0" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715569v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouvreau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713140v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00174137" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AB1DB2EE661FCB65287F634497A8A0D9E894CC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709147v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Thoren" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Paxton" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700456v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tailliez" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705216v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnery" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00891252v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Oldroyd" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Smolenski" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lawler" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Crozier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708180v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714843v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Presa" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894063v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Presa" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guyomard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707427v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710475v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344266v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344254v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mailloux" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05370937v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791082v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051102v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787323v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Robert" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787321v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781439881514/chapters/10.1201%2F9781315117195-18" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608618v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032116" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821471v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649525v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978876v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910067v2" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Collin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735719v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733723v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Donnadieu" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manno" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785305v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737315v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785309v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789374v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787292v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787251v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786888v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794748v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794751v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797979v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794753v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745637v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231284v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758073v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755949v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756220v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932438v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Iorio" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffiths" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850884v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207225v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-D. Collin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788407v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785219v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787201v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787178v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618159v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yamaguchi" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789608v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786767v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810589v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe de Sousa dos Santos" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812773v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Hulme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Hodgins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344266v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344254v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mailloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05370937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamaguchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Camus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Serga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Deschamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Claret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.304" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;david Collin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13413" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564852v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.32" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261534v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13878" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa098" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Jaenichen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Wolf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Karageorgi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67373-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15663" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas O. Rode" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvz062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01165-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265406v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Marko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lognay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12286" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lorge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maesen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2019/0552" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337189v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty867" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618438v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.08.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501559v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A Hufbauer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lippens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estoup" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Karmadini Hima" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.18" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx050" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629316v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hufbauer Gillies" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Tayeh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00108" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laugier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Su" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeh Ashraf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soldati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1179-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv684" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Roy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. J. Brown" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Berkvens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Borges" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1077-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604039v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ternois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01389" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1SHG385-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639655v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8268" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631599v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fraimout" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K. Price" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635976v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Vilcinskas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Schmidtberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12159" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635016v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lundgren" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12989" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LL3D3LSG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tollenaere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sommer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12848" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RCNX2SF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joubard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gregoire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12316" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veyssier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne-Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt763" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-15" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648945v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Konecny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12112" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Facon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.1181" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281551v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Orivel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12058" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259745v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hufbauer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goryacheva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.490" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189772v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Osawa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077083" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860608v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e C&#233;zard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12360" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86LP1W2M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860611v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Cezard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12089" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K15SCWC4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850303v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aebi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058467" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796906v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03153.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXTDJ1B6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218264v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Turgeon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1752-4571.2011.00211.X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00274.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651277v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tindo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Mbenoun Masse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kenne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mony" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-011-0202-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E63FE91D453C38961A7BE44CBCA02C1C1975D1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645897v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael G. Kergoat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Wonshak" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1461-0248.2012.01849.X" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191231v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218992v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ciosi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Miller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toepfe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00133.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M.J. Brown" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen E. Thomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Jeffries" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9379-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSV3TK3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644352v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.068" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304047v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00134.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650347v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Lawson Handley" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Evans" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Thomas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9386-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643512v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Thomas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Lawson Handley" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05322.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3H5GP04Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647701v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Clercq" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02234.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303975v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr082" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646885v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658867v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-401" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01091213v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean G. Male" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quilichini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2010.074" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450030v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Beaumont" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Hey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04515.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664647v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009743" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080683v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foucaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Estoup" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.169" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601928v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumont" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nielsen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hey" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaggiotti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659220v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Beaumont" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.92" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667095v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04773.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKNDKCSM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660245v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crespin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Aug&#233;-Sabatier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucart" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485309006853" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50AD6A218F2804EAB375A4AC132C6E3F507899F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550725v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H.C. Delabie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00119.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658739v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Baird" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Currat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02882.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS48V9QQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663744v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecoq" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02870.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00359920v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02417.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397221v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.12.049" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667829v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Vonshak" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Dayan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hefetz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0775-9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G01B2G8S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654993v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658746v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grangier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Breton" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Andr&#232;s" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2009.01096.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657403v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fournier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04440.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1B2388330C1CA58A5F79F9B5589D7514CD44D9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661513v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Franc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.04072.x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67754108727687BB9CD46A12F60798F6F7B13038/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657463v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02517.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZN9CCK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429336v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foucaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Andr&#232;s" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655314v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Foucart" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-37" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197518v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn136" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359624v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Beaumont" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn514" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339298v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03950.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6W60MG2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668387v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecoq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michalakis" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sword" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03869.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663921v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Popple" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Simpson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02204.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/384204E1CF578ABA79D461C940401C0B08FE0537/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660934v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02120.x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCFD5A27005F5A63F3DAC6969790B78F5A4BC30D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660113v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Devred" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-007-9131-z" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0643790EBF1DDCDA659462254E54C0207D8233D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662996v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Miller" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Kim" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giordano" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03866.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667983v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl191" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666531v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle B. Mckey" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00044.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263425v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.C. Delabie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660845v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mestres" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balanya" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Huey" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03336.x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TKVPBZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658375v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm180" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662873v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djo&#235;l Konghouleux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2006.tb00509.x" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668580v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2005.07.005" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJD3HQLK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174766v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leblois" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Streiff" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663496v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03046.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTDNP241-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657866v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Miller" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Seok Kim" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan T. Ratcliffe" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/99.3.685" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658258v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio P&#233;rez-Portela" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dur&#225;n" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Turon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01304.x" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8X1GPF9S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667769v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Genton" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui Shykoff" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2005.10.012" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8KLBHFS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683219v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Excoffier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.036236" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683070v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourdan" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.00889.x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25R765ZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682073v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derridj" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683434v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03705" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683491v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mortier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.033803" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682039v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Toepfer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1115871" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326841v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/166.2.1081" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333631v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg034" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676802v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautrin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681394v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leterme" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00002.x" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P207FB04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674726v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Largiader" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929761v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Tikel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Moritz" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01091.x" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CS3J6V87-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929768v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tikel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paetkau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortinas" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01074-6.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSKJNQKM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00295518v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cornuet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piry" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luikart" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694601v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudjemadi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697798v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Triantafyllidis" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688919v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026179" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697355v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artiguebielle" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pointier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695581v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006361" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BP14SHTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685792v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cornuet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adriamanga" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1998.00362.x" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3V9C75VK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697097v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Erard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarne" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697087v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. San Christobal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697475v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrot" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chourrout" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696674v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sch&#246;ll" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686503v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Oldroyd" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Smolenski" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wongsiri" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693854v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnold" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Quenet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Masson" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Schepper" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/379498a0" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715569v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouvreau" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713140v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00174137" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AB1DB2EE661FCB65287F634497A8A0D9E894CC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709147v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Thoren" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Paxton" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700456v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tailliez" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705216v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnery" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00891252v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Oldroyd" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Smolenski" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lawler" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Crozier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708180v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714843v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Presa" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894063v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Presa" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guyomard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707427v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710475v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051102v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787323v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Robert" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787321v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781439881514/chapters/10.1201%2F9781315117195-18" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608618v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032116" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821471v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649525v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978876v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910067v2" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Collin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733723v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Donnadieu" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manno" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735719v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785305v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737315v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785309v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789374v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787292v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786888v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787251v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794751v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794748v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797979v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794753v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745637v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231284v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758073v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755949v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756220v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932438v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Iorio" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffiths" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850884v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207225v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-D. Collin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788407v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785219v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787201v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787178v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618159v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yamaguchi" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789608v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786767v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810589v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe de Sousa dos Santos" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812773v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>