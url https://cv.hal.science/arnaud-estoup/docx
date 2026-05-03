--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -947,412 +947,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and transient evolution of local adaptation to seasonal host fruits in an invasive pest fly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ƒ‐statistics estimation and admixture graph construction with Pool‐Seq or allele count data using the R package poolfstat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Foucaud</w:t>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Deschamps</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/evl3.304⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.1394-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936160v1</w:t>
+                <w:t xml:space="preserve">hal-03481066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroecological patterns of fruit infestation rates by the invasive fly Drosophila suzukii in the wild reservoir host plant Sambucus nigra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid and transient evolution of local adaptation to seasonal host fruits in an invasive pest fly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ulmer</w:t>
+                <w:t xml:space="preserve">Candice Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Couty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucas Baliteau</w:t>
+                <w:t xml:space="preserve">Jean-Loup Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/afe.12520⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (6), pp.490-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/evl3.304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714420v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ƒ‐statistics estimation and admixture graph construction with Pool‐Seq or allele count data using the R package poolfstat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Macroecological patterns of fruit infestation rates by the invasive fly Drosophila suzukii in the wild reservoir host plant Sambucus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+                <w:t xml:space="preserve">Manuella Catterou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Flori</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Baliteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (4), pp.1394-1416. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (4), pp.548-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/afe.12520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481066v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Approximate Bayesian Computation with Supervised Machine Learning to infer demographic history from genetic polymorphisms using DIYABC Random Forest</w:t>
               </w:r>
@@ -1466,295 +1466,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do invasion syndromes evolve? An experimental evolution approach using the ladybird Harmonia axyridis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation and correlated fitness responses over two time scales in Drosophila suzukii populations evolving in different environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.32⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (8), pp.1225-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564852v2</w:t>
+                <w:t xml:space="preserve">hal-03261534v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation and correlated fitness responses over two time scales in Drosophila suzukii populations evolving in different environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">How do invasion syndromes evolve? An experimental evolution approach using the ladybird Harmonia axyridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth A. Hufbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Candice Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (8), pp.1225-1240. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261534v3</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564852v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Worldwide Invasion of Drosophila suzukii Is Accompanied by a Large Increase of Transposable Element Load and a Small Number of Putatively Adaptive Insertions</w:t>
               </w:r>
@@ -1868,295 +1868,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A whole-genome scan for association with invasion success in the fruit fly Drosophila suzukii using contrasts of allele frequencies corrected for population structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-chromosome level genome assembly of the fruit pest Drosophila suzukii using long-read sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+                <w:t xml:space="preserve">Mathilde Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Paris</w:t>
+                <w:t xml:space="preserve">Roxane Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fraimout</w:t>
+                <w:t xml:space="preserve">Rita Jaenichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianthi Karageorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa098⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.11227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67373-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563272v1</w:t>
+                <w:t xml:space="preserve">hal-02908174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-chromosome level genome assembly of the fruit pest Drosophila suzukii using long-read sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A whole-genome scan for association with invasion success in the fruit fly Drosophila suzukii using contrasts of allele frequencies corrected for population structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianthi Karageorgi</w:t>
+                <w:t xml:space="preserve">Antoine Fraimout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.11227. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (8), pp.2369-2385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67373-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908174v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A young age of subspecific divergence in the desert locust inferred by ABC random forest</w:t>
               </w:r>
@@ -2270,295 +2270,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oviposition Preference and Larval Performance of Drosphila suzukii (Diptera: Drosophilidae), Spotted-Wing Drosophila: Effects of Fruit Identity and Composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population management using gene drive: molecular design, models of spread dynamics and assessment of ecological risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas O. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Facon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud A Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ee/nvz062⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (4), pp.671-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-019-01165-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629265v1</w:t>
+                <w:t xml:space="preserve">hal-02338278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population management using gene drive: molecular design, models of spread dynamics and assessment of ecological risks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oviposition Preference and Larval Performance of Drosphila suzukii (Diptera: Drosophilidae), Spotted-Wing Drosophila: Effects of Fruit Identity and Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas O. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Débarre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (4), pp.671-690. </w:t>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (4), pp.867-881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10592-019-01165-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ee/nvz062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02338278v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The taste of origin in a lady beetle: do males discriminate between females based on cuticular hydrocarbons?</w:t>
               </w:r>
@@ -2946,51 +2946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model choice using Approximate Bayesian Computation and Random Forests: analyses based on model grouping to make inferences about the genetic history of Pygmy human populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3182,321 +3182,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A valuable work lying at the crossroad of neuro-ethology, evolution and ecology in the fruit pest Drosophila suzukii</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic structure and invasion history of the house mouse (Mus musculus domesticus) in Senegal, West Africa: a legacy of colonial and contemporary times.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth A Hufbauer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Karmadini Hima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100017⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (2), pp.64-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2017.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501559v1</w:t>
+                <w:t xml:space="preserve">hal-01576202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and invasion history of the house mouse (Mus musculus domesticus) in Senegal, West Africa: a legacy of colonial and contemporary times.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Loiseau</w:t>
+                <w:t xml:space="preserve">A valuable work lying at the crossroad of neuro-ethology, evolution and ecology in the fruit pest Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Tatard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruth A Hufbauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (2), pp.64-75. </w:t>
+              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2017.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576202v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Routes of invasion of Drosophila suzukii by Means of ABC Random Forest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fraimout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth A Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3547,64 +3547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mating Status Influences Cold Tolerance and Subsequent Reproduction in the Invasive Ladybird Harmonia axyridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Hufbauer Gillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3671,648 +3671,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced population size can induce quick evolution of inbreeding depression in the invasive ladybird Harmonia axyridis</w:t>
+                <w:t xml:space="preserve">The harlequin ladybird, Harmonia axyridis: global perspectives on invasion history and ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Laugier</w:t>
+                <w:t xml:space="preserve">Helen E. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
+                <w:t xml:space="preserve">Peter M. J. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Su</w:t>
+                <w:t xml:space="preserve">Tim Adriaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayeh Ashraf</w:t>
+                <w:t xml:space="preserve">Nick Berkvens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Soldati</w:t>
+                <w:t xml:space="preserve">Isabel Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18 (10), pp.2871-2881. </w:t>
+              <w:t xml:space="preserve">, 2016, Special section: Drivers, impacts, mechanisms and adaptation in insect invasions, 18 (4), pp.997-1044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-016-1179-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-016-1077-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837365v1</w:t>
+                <w:t xml:space="preserve">hal-02062382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable ABC model choice via random forests</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling spatial expansion of invasive alien species: relative contributions of environmental and anthropogenic factors to the spreading of the harlequin ladybird in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Sophie Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ternois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv684⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (7), pp.665-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.01389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067925v1</w:t>
+                <w:t xml:space="preserve">hal-01604039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The harlequin ladybird, Harmonia axyridis: global perspectives on invasion history and ecology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tim Adriaens</w:t>
+                <w:t xml:space="preserve">Reliable ABC model choice via random forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Berkvens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Borges</w:t>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-016-1077-6⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (6), pp.859 - 866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02062382v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling spatial expansion of invasive alien species: relative contributions of environmental and anthropogenic factors to the spreading of the harlequin ladybird in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced population size can induce quick evolution of inbreeding depression in the invasive ladybird Harmonia axyridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Veran</w:t>
+                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Piry</w:t>
+                <w:t xml:space="preserve">Wang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ternois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Facon</w:t>
+                <w:t xml:space="preserve">Tayeh Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.01389⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (10), pp.2871-2881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-016-1179-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01604039v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological invasion and biological control select for different life histories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth A. Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4540,51 +4540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (3), pp.313 - 324. </w:t>
@@ -4674,51 +4674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lundgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23, pp.5979-5997. </w:t>
@@ -4940,51 +4940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Joubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5048,51 +5048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIYABC v2.0: a software to make approximate Bayesian computation inferences about population history using single nucleotide polymorphism, DNA sequence and microsatellite data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5574,618 +5574,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermotolerance adaptation to human-modified habitats occurs in the native range of the invasive ant &amp;lt;i&amp;gt;Wasmannia auropunctata&amp;lt;/i&amp;gt; before long-distance dispersal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier REY</w:t>
+                <w:t xml:space="preserve">Increase in Male Reproductive Success and Female Reproductive Investment in Invasive Populations of the Harlequin Ladybird Harmonia axyridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashraf Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerome Orivel</w:t>
+                <w:t xml:space="preserve">Naoya Osawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12058⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281551v1</w:t>
+                <w:t xml:space="preserve">hal-01189772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the genetic load of an emblematic invasive species: the case of the invasive harlequin ladybird Harmonia axyridis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+                <w:t xml:space="preserve">Estimation of population allele frequencies from next-generation sequencing data: pool-versus individual-based genotyping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Cézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Hufbauer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Goryacheva</w:t>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (14), pp.3766-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01259745v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in Male Reproductive Success and Female Reproductive Investment in Invasive Populations of the Harlequin Ladybird Harmonia axyridis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the genetic load of an emblematic invasive species: the case of the invasive harlequin ladybird Harmonia axyridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Loiseau</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoya Osawa</w:t>
+                <w:t xml:space="preserve">Ruth Hufbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Goryacheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077083⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (4), pp.864-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189772v1</w:t>
+                <w:t xml:space="preserve">hal-01259745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of population allele frequencies from next-generation sequencing data: pool-versus individual-based genotyping.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermotolerance adaptation to human-modified habitats occurs in the native range of the invasive ant &amp;lt;i&amp;gt;Wasmannia auropunctata&amp;lt;/i&amp;gt; before long-distance dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Gharbi</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Cézard</w:t>
+                <w:t xml:space="preserve">Stéphanie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Galan</w:t>
+                <w:t xml:space="preserve">Laurent Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12360⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (4), pp.721--34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00860608v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of RAD allele dropout on the estimation of genetic variation within and between populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6300,51 +6300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6554,77 +6554,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenically induced adaptation to invade (AIAI) : Contemporary adaptation to human-altered habitats within the native range can promote invasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6682,441 +6682,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution in biocontrol strains: insight from the harlequin ladybird Harmonia axyridis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashraf Tayeh</w:t>
+                <w:t xml:space="preserve">Where do adaptive shifts occur during invasion? A multidisciplinary approach to unravelling cold adaptation in a tropical ant species invading the Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael G. Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laugier</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merav Wonshak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00274.x⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (11), pp.1266-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1461-0248.2012.01849.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218262v1</w:t>
+                <w:t xml:space="preserve">hal-02645897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current distribution and population dynamics of the little fire ant supercolony in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.S. Mbenoun Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insectes Sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (2), pp.175-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00040-011-0202-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where do adaptive shifts occur during invasion? A multidisciplinary approach to unravelling cold adaptation in a tropical ant species invading the Mediterranean area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael G. Kergoat</w:t>
+                <w:t xml:space="preserve">Evolution in biocontrol strains: insight from the harlequin ladybird Harmonia axyridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashraf Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Merav Wonshak</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (11), pp.1266-1275. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (5), pp.481-488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/J.1461-0248.2012.01849.X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00274.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645897v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires de rencontres amoureuses</w:t>
               </w:r>
@@ -7501,575 +7501,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding depression is purged in the invasive insect Harmonia axyridis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring the origin of populations introduced from a genetically structured native range by approximate Bayesian computation: case study of the invasive ladybird &amp;lt;em&amp;gt;Harmonia axyridis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. E. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. J. Lawson Handley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.01.068⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (22), pp.4654 - 4670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05322.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644352v1</w:t>
+                <w:t xml:space="preserve">hal-02643512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can things get worse when an invasive species hybridizes? The harlequin ladybird Harmonia axyridis in France as a case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Loiseau</w:t>
+                <w:t xml:space="preserve">Ecological genetics of invasive alien species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Lawson Handley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00134.x⟩</w:t>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (4), Special Issue: SI 409-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-011-9386-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304047v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological genetics of invasive alien species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C.E. Thomas</w:t>
+                <w:t xml:space="preserve">Inbreeding depression is purged in the invasive insect Harmonia axyridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth A. Hufbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashraf Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioControl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10526-011-9386-2⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (5), pp.424-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.01.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650347v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the origin of populations introduced from a genetically structured native range by approximate Bayesian computation: case study of the invasive ladybird &amp;lt;em&amp;gt;Harmonia axyridis&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can things get worse when an invasive species hybridizes? The harlequin ladybird Harmonia axyridis in France as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Li</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05322.x⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.71-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00134.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643512v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for the phenotypic impact of admixture between wild and biocontrol Asian ladybird (Harmonia axyridis) involved in the European invasion</w:t>
               </w:r>
@@ -8081,51 +8081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8183,321 +8183,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic Recombination Dramatically Decreased in Thelytokous Queens of the Little Fire Ant and Their Sexually Produced Workers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological invasions in agricultural settings: insights from evolutionary biology and population genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ciosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (9), pp.2591-2601. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (3), pp.237-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msr082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03303975v1</w:t>
+                <w:t xml:space="preserve">hal-02646885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological invasions in agricultural settings: insights from evolutionary biology and population genetics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meiotic Recombination Dramatically Decreased in Thelytokous Queens of the Little Fire Ant and Their Sexually Produced Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 334 (3), pp.237-246. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (9), pp.2591-2601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msr082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646885v1</w:t>
+                <w:t xml:space="preserve">hal-03303975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference on population history and model checking using DNA sequence and microsatellite data with the software DIYABC (v1.0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8538,1111 +8538,1111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of polymorphic microsatellite loci in the neotropical plant ant allomerus decemarticulatus (Formicidae: Myrmicinae) and multiplexing with other microsatellites from the ant subfamily Myrmicinae</w:t>
+                <w:t xml:space="preserve">Parental crowding influences life-history traits in Locusta migratoria females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean G. Male</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Loiseau</w:t>
+                <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Augé-Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14411/eje.2010.074⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 100 (1), pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485309006853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091213v1</w:t>
+                <w:t xml:space="preserve">hal-02660245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In defence of model-based inference in phylogeography.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In defense of model-based inference in phylogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jody Hey</w:t>
+                <w:t xml:space="preserve">M. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Gaggiotti</w:t>
+                <w:t xml:space="preserve">R. Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gaggiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (3), epub ahead of print. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+              <w:t xml:space="preserve">, 2010, 19 (3), pp.436-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04515.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450030v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridgehead effect in the worldwide invasion of the biocontrol Harlequin Ladybird</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring introduction routes of invasive species using approximate Bayesian computation on microsatellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ciosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009743⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (1), pp.88-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2009.92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664647v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thelytokous parthenogenesis, male clonality and genetic caste determination in the little fire ant: new evidence and insights from the lab</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+                <w:t xml:space="preserve">Reconstructing the routes of invasion: what for, how and so what</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105 (2), pp.205-212. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (19), pp.4113-4130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2009.169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04773.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080683v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In defense of model-based inference in phylogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Beaumont</w:t>
+                <w:t xml:space="preserve">Bridgehead effect in the worldwide invasion of the biocontrol Harlequin Ladybird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nielsen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Gaggiotti</w:t>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04515.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.e9743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601928v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring introduction routes of invasive species using approximate Bayesian computation on microsatellite data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+                <w:t xml:space="preserve">Thelytokous parthenogenesis, male clonality and genetic caste determination in the little fire ant: new evidence and insights from the lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Beaumont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+                <w:t xml:space="preserve">A. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 104 (1), pp.88-99. </w:t>
+              <w:t xml:space="preserve">, 2010, 105 (2), pp.205-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2009.92⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2009.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659220v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the routes of invasion: what for, how and so what</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In defence of model-based inference in phylogeography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody Hey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gaggiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (19), pp.4113-4130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04773.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 19 (3), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04515.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667095v1</w:t>
+                <w:t xml:space="preserve">hal-00450030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental crowding influences life-history traits in Locusta migratoria females</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Crespin</w:t>
+                <w:t xml:space="preserve">Characterization of polymorphic microsatellite loci in the neotropical plant ant allomerus decemarticulatus (Formicidae: Myrmicinae) and multiplexing with other microsatellites from the ant subfamily Myrmicinae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean G. Male</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485309006853⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107, pp.673-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14411/eje.2010.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660245v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide invasion by the little fire ant: routes of introduction and eco-evolutionary pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9771,51 +9771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Currat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (5), pp.886-901. </w:t>
@@ -9865,51 +9865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and PCR multiplexing of polymorphic microsatellite loci for the locust Locusta migratoria (vol 5, pg 554, 2005) - corrigendum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10093,854 +10093,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00359920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins and genetic diversity of pygmy hunter-gatherers from Western Central Africa.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retracer l'invasion pour mieux la combattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65, pp.68-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397221v1</w:t>
+                <w:t xml:space="preserve">hal-02654993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between genetic and environmental effects on colony insularity in the clonal invasive little fire ant Wasmannia auropunctata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tamar Dayan</w:t>
+                <w:t xml:space="preserve">Ecologically heterogeneous populations of the invasive ant Wasmannia auropunctata within its native and introduced ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Andrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-009-0775-9⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (3), pp.504-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2009.01096.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667829v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retracer l'invasion pour mieux la combattre</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reproductive system, social organization, human disturbance and ecological dominance in native populations of the little fire ant, Wasmannia auropunctata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques H.C. Delabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (24), pp.5059-5073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04440.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654993v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologically heterogeneous populations of the invasive ant Wasmannia auropunctata within its native and introduced ranges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+                <w:t xml:space="preserve">The interplay between genetic and environmental effects on colony insularity in the clonal invasive little fire ant Wasmannia auropunctata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merav Vonshak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Grangier</w:t>
+                <w:t xml:space="preserve">Tamar Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Breton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abraham Hefetz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (11), pp.1667-1677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-009-0775-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2009.01096.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02658746v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive system, social organization, human disturbance and ecological dominance in native populations of the little fire ant, Wasmannia auropunctata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+                <w:t xml:space="preserve">Origins and genetic diversity of pygmy hunter-gatherers from Western Central Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Loiseau</w:t>
+                <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04440.x⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (4), pp.312-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2008.12.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657403v1</w:t>
+                <w:t xml:space="preserve">hal-00397221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreaks, gene flow and effective population size in the migratory locust Locusta migratoria: a regional scale comparative survey</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Lecoq</w:t>
+                <w:t xml:space="preserve">Ecologically heterogeneous populations of the invasive ant Wasmannia auropunctata within its native and introduced ranges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Franc</w:t>
+                <w:t xml:space="preserve">J. Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Andrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.504-512</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661513v1</w:t>
+                <w:t xml:space="preserve">hal-00429336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellites in the harlequin ladybird Harmonia axyridis (Coleoptera, Coccinellidae) and cross-species amplification within the family Coccinellidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10958,269 +10937,290 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (3), pp.934-937. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02517.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02517.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologically heterogeneous populations of the invasive ant Wasmannia auropunctata within its native and introduced ranges.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F.X. Andrès</w:t>
+                <w:t xml:space="preserve">Outbreaks, gene flow and effective population size in the migratory locust Locusta migratoria: a regional scale comparative survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (5), pp.792-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.04072.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429336v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation for parental effects on the propensity to gregarise in Locusta migratoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Augé-Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11382,320 +11382,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infering population history with DIY ABC: a user-friendly approach to Approximate Bayesian Computation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial genetic structure of a small rodent in a eterogeneous landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc A. Beaumont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn514⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (21), pp.4619-4629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03950.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359624v1</w:t>
+                <w:t xml:space="preserve">hal-00339298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial genetic structure of a small rodent in a eterogeneous landscape</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Infering population history with DIY ABC: a user-friendly approach to Approximate Bayesian Computation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03950.x⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (23), pp.2713-2719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00339298v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do outbreaks affect genetic population structure? A worldwide survey in Locusta migratoria, a pest of plagued by microsatellite null alleles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11785,51 +11785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight polymorphic microsatellite loci for the Australian plague locust, Chortoicetes terminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie-Anne Popple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11925,466 +11925,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of 21 polymorphic microsatellites in the African parasitoid wasp, Psyttalia lounsburyi (Silvestri) (Hymenoptera: Braconidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic variation in invasive and biocontrol populations of the harlequin ladybird, Harmonia axyridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Bon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02120.x⟩</w:t>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (1), pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-007-9131-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660934v1</w:t>
+                <w:t xml:space="preserve">hal-02660113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic variation in invasive and biocontrol populations of the harlequin ladybird, Harmonia axyridis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Devred</w:t>
+                <w:t xml:space="preserve">Invasion of Europe by the western corn rootworm, Diabrotica virgifera virgifera: multiple transatlantic introductions with various reductions of genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ciosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.S. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioControl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10526-007-9131-z⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (16), pp.3614-3627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03866.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660113v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion of Europe by the western corn rootworm, Diabrotica virgifera virgifera: multiple transatlantic introductions with various reductions of genetic diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Ciosi</w:t>
+                <w:t xml:space="preserve">Identification of 21 polymorphic microsatellites in the African parasitoid wasp, Psyttalia lounsburyi (Silvestri) (Hymenoptera: Braconidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Miller</w:t>
+                <w:t xml:space="preserve">C. Hurard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.S. Kim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (4), pp.930-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02120.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03866.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662996v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite null alleles and estimation of population differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12425,325 +12425,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in mating system and social structure of the ant Petalomyrmex phylax are associated with range expansion in Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex and clonality in the little fire ant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambroise Dalecky</w:t>
+                <w:t xml:space="preserve">D. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Debout</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.H.C. Delabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.2465-2473</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666531v1</w:t>
+                <w:t xml:space="preserve">hal-00263425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex and clonality in the little fire ant.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Foucaud</w:t>
+                <w:t xml:space="preserve">Changes in mating system and social structure of the ant Petalomyrmex phylax are associated with range expansion in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Dalecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle B. Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fournier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (3), pp.579-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2007.00044.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00263425v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction history of Drosophila subobscura in the New World: a microsatellite based survey using ABC methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mestres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12845,64 +12845,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex and clonality in the little fire ant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques H.C. Delabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12960,385 +12960,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare sexual reproduction events in the clonal reproduction system of introduced populations of the little fire ant</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Loiseau</w:t>
+                <w:t xml:space="preserve">Inference on microsatellite mutation processes in the invasive mite, Varroa destructor, using reversible jump Markov Chain Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djoël Konghouleux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 60 (8), pp.1646-1657. </w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (2), pp.129-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.0014-3820.2006.tb00509.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2005.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662873v1</w:t>
+                <w:t xml:space="preserve">hal-02668580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference on microsatellite mutation processes in the invasive mite, Varroa destructor, using reversible jump Markov Chain Monte Carlo</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Solignac</w:t>
+                <w:t xml:space="preserve">Habitat contraction and reduction in population size: Does isolation by distance matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Streiff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mol Ecol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.3601-3615</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668580v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat contraction and reduction in population size: Does isolation by distance matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare sexual reproduction events in the clonal reproduction system of introduced populations of the little fire ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Leblois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Djoël Konghouleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Ecol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (8), pp.1646-1657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0014-3820.2006.tb00509.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174766v1</w:t>
+                <w:t xml:space="preserve">hal-02662873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of recent habitat contraction and reduction in population size: does isolation by distance matter?</w:t>
               </w:r>
@@ -13703,51 +13703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general eco-evolutionary framework for understanding bioinvasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J. Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13875,51 +13875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 169 (3), pp.1727-1738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13953,51 +13953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and PCR multiplexing of polymorphic microsatellite loci for the invasive ant Wasmannia auropunctata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14093,403 +14093,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabrotica débarqua trois fois (au moins!)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Miller</w:t>
+                <w:t xml:space="preserve">A spatial statistical model for landscape genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Derridj</w:t>
+                <w:t xml:space="preserve">Fréderic Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lapchin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 170 (3), pp.1261-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.104.033803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682073v1</w:t>
+                <w:t xml:space="preserve">hal-02683491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal reproduction by males and females in the little fire ant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Fournier</w:t>
+                <w:t xml:space="preserve">Diabrotica débarqua trois fois (au moins!)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Herve Jourdan</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derridj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lapchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 588, pp.41-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature03705⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02683434v1</w:t>
+                <w:t xml:space="preserve">hal-02682073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial statistical model for landscape genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guillot</w:t>
+                <w:t xml:space="preserve">Clonal reproduction by males and females in the little fire ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 170 (3), pp.1261-1280. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 435 (7046), pp.1230-1234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.104.033803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature03705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683491v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple transatlantic introductions of the western corn rootworm</w:t>
               </w:r>
@@ -14527,51 +14527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Toepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 310 (5750), pp.992. </w:t>
@@ -14869,51 +14869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2 (253-259), pp.253-255. </w:t>
@@ -14945,807 +14945,807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of microsatellite loci in the aphid species, Rhopalosiphum padi</w:t>
+                <w:t xml:space="preserve">Microsatellite analysis of polyandry and spawning site competition in brown trout (Salmo trutta L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">C.R. Largiader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leterme</w:t>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delmotte</w:t>
+                <w:t xml:space="preserve">Alexis Champigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+                <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (S1), pp.S205-S222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681394v1</w:t>
+                <w:t xml:space="preserve">hal-02674726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite analysis of polyandry and spawning site competition in brown trout (Salmo trutta L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of microsatellite loci in the aphid species, Rhopalosiphum padi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.R. Largiader</w:t>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1 (1-2), pp.4-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-8278.2000.00002.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674726v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of evidence for isolation by distance in an expanding cane toad ( Bufo marinus ) population: an individual-based analysis of microsatellite genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymerase chain reaction primers for polymorphic microsatellite loci in the invasive toad species Bufo marinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paetkau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cortinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 9 (11), pp.1905-1909. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.01091.x⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 9 (11), pp.1927-1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.01074-6.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929761v1</w:t>
+                <w:t xml:space="preserve">hal-02929768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerase chain reaction primers for polymorphic microsatellite loci in the invasive toad species Bufo marinus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Paetkau</w:t>
+                <w:t xml:space="preserve">Absence of evidence for isolation by distance in an expanding cane toad ( Bufo marinus ) population: an individual-based analysis of microsatellite genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cortinas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId514" w:history="1">
+                <w:t xml:space="preserve">Dani Tikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 9 (11), pp.1927-1929. </w:t>
+              <w:t xml:space="preserve">, 2000, 9 (11), pp.1905-1909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.01074-6.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.01091.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929768v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methods employing multilocus genotypes to select or exclude populations as origins of individuals</w:t>
+                <w:t xml:space="preserve">Development and cross-species comparison of microsatellite markers in two lizard species, Lacerta vivipara and Podarcis muralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Cornuet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Solignac</w:t>
+                <w:t xml:space="preserve">K. Boudjemadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 153, pp.1989-2000</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8, pp.518-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00295518v1</w:t>
+                <w:t xml:space="preserve">hal-02694601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and cross-species comparison of microsatellite markers in two lizard species, Lacerta vivipara and Podarcis muralis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New methods employing multilocus genotypes to select or exclude populations as origins of individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Boudjemadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+                <w:t xml:space="preserve">G. Luikart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 8, pp.518-520</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 153, pp.1989-2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694601v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00295518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of microsatellite loci in european catfish, Silurus glanis</w:t>
               </w:r>
@@ -15770,51 +15770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Triantafyllidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 8, pp.1957-1969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15852,51 +15852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juxtaposed microsatellite systems as diagnostic markers for admixture : Theoretical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16075,315 +16075,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of microsatellite size homoplasy across electromorphs, loci, and populations in three invertebrate species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of microsatellite and allozyme markers: A case study investigating microgeographic differentiation in brown trout (Salmo trutta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">Y. Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Franck</w:t>
+                <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Adriamanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 47 (1), pp.42-51. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7, pp.339-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/PL00006361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.1998.00362.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695581v1</w:t>
+                <w:t xml:space="preserve">hal-02685792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of microsatellite and allozyme markers: A case study investigating microgeographic differentiation in brown trout (Salmo trutta)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation of microsatellite size homoplasy across electromorphs, loci, and populations in three invertebrate species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jarne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 7, pp.339-353. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 47 (1), pp.42-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.1998.00362.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/PL00006361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685792v1</w:t>
+                <w:t xml:space="preserve">hal-02695581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of mutation, selection and reproductive systems on microsatellite variability: A simulation approach</w:t>
               </w:r>
@@ -16490,51 +16490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentage assignment using microsatellites in turbot (Scophthalmus maximus) and rainbow trout (Oncorhynchus mykiss) hatchery populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. San Christobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16596,381 +16596,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid one-tube DNA extraction for reliable PCR dectection of fish polymorphic markers and transgenes.</w:t>
+                <w:t xml:space="preserve">Genetic differentiation of continental and island populations of Bombus terrestris (Hymenoptera: Apidae) in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C.R. Largiader</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Perrot</w:t>
+                <w:t xml:space="preserve">Jérome Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Chourrout</w:t>
+                <w:t xml:space="preserve">A. Schöll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Marine Biology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 5 (4), pp.295-298</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 5, pp.19-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697475v1</w:t>
+                <w:t xml:space="preserve">hal-02696674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic differentiation of continental and island populations of Bombus terrestris (Hymenoptera: Apidae) in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Levels and polyandry and intracolonial genetic relationships in Apis dorsata (Hymenoptera: Apidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Oldroyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Smolenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wongsiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 5, pp.19-31</w:t>
+              <w:t xml:space="preserve">Annals of the Entomological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 89 (2), pp.276-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696674v1</w:t>
+                <w:t xml:space="preserve">hal-02686503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels and polyandry and intracolonial genetic relationships in Apis dorsata (Hymenoptera: Apidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.P. Oldroyd</w:t>
+                <w:t xml:space="preserve">Rapid one-tube DNA extraction for reliable PCR dectection of fish polymorphic markers and transgenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Largiader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Smolenski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Cornuet</w:t>
+                <w:t xml:space="preserve">E. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Wongsiri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Chourrout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Entomological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 89 (2), pp.276-283</w:t>
+              <w:t xml:space="preserve">Molecular Marine Biology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 5 (4), pp.295-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686503v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kin recognition in honeybees</w:t>
               </w:r>
@@ -16982,51 +16982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Quenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17103,77 +17103,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoandry and polyandry in bumble bees (Hymenoptera; Bombinae) as evidenced by highly variable microsatellites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schöll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 4, pp.89-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17192,484 +17192,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels of polyandry and intracolonial genetic relationships in Apis florea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
+                <w:t xml:space="preserve">Microsatellite variation in honey bee (Apis mellifera L.) populations : hierarchical genetic structure and test of the infinite allele and stepwise mutation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 140, pp.679-695</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713140v1</w:t>
+                <w:t xml:space="preserve">hal-02705216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusually high frequency of (CT)n and (GT)n microsatellite loci in a yellowjacket wasp, Vespula rufa (L.) ( Hymenoptera : Vespidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Thoren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Paxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 4 (3), pp.141-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size homoplasy and mutational processes of interrupted microsatellites in two bee species, Apis mellifera and Bombus terrestris (Apidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 12 (6), pp.1074-1084</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite variation in honey bee (Apis mellifera L.) populations : hierarchical genetic structure and test of the infinite allele and stepwise mutation models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Levels of polyandry and intracolonial genetic relationships in Apis florea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Oldroyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Smolenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wongsiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 37 (5), pp.329-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00174137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705216v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colony aggregations in Apis mellifera L</w:t>
               </w:r>
@@ -17694,51 +17694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Smolenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lawler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17789,64 +17789,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise assessment of the number of patrilines and of genetic relatedness in honeybee colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 258, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17910,51 +17910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 26 (suppl1), pp.183s-202s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18005,51 +18005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Presa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18081,256 +18081,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00894063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of (GT)n and (CT)n microsatellites in two insect species: Apis mellifera and Bombus terrestris</w:t>
+                <w:t xml:space="preserve">(CT)n and (GT)n microsatellites : a new class of genetic markers for Salmo trutta L. (brown trout)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Solignac</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Presa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Harry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Cornuet</w:t>
+                <w:t xml:space="preserve">Daniel Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 21 (6), pp.1427-1431</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 71, pp.488-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707427v1</w:t>
+                <w:t xml:space="preserve">hal-02710475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(CT)n and (GT)n microsatellites : a new class of genetic markers for Salmo trutta L. (brown trout)</w:t>
+                <w:t xml:space="preserve">Characterization of (GT)n and (CT)n microsatellites in two insect species: Apis mellifera and Bombus terrestris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francine Krieg</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Vaiman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René R. Guyomard</w:t>
+                <w:t xml:space="preserve">Myriam Harry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 71, pp.488-496</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 21 (6), pp.1427-1431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02710475v1</w:t>
+                <w:t xml:space="preserve">hal-02707427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18473,51 +18473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18555,51 +18555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of ABC to Infer the Genetic History of Pygmy Hunter-Gatherer Populations from Western Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18710,77 +18710,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a genetic paradox of biological invasion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18831,77 +18831,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inference under complex evolutionary scenarios using microsatellite markers: multiple divergence and genetic admixture events in the honey bee, Apis mellifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19079,90 +19079,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroecological Patterns of Fruit Infestation Rates by the Invasive Fly Drosophila suzukii in the Reservoir Host Plant Sambucus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Baliteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19213,77 +19213,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid evolution of local adaptation to different host fruits in wild D. suzukii populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19485,51 +19485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19584,51 +19584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la technologie Oxford NanoPore pour l’assemblage de novo du génome d’espèces non-modèles : le cas de la coccinelle asiatique Harmonia axyridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lagnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19696,103 +19696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the environment on life-history traits in Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas O. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
@@ -19834,90 +19834,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can evolutionary biology help better predict the risks associated with population control using gene drives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas O. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courtier-Orgogozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19955,51 +19955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la technologie Oxford NanoPore pour l’assemblage de novo du génome d’espèces non-modèles : le cas de la coccinelle asiatique Harmonia axyridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lagnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20080,51 +20080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Oxford NanoPore technology for the de novo genome assembly of nonmodel species: the case of the Asian ladybird Harmonia axyridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lagnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20186,493 +20186,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oviposition preference and larva performance in natural populations of Drosophila suzukii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Rôle de l’évolution dans la proliferation des espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of D. suzukii's managment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Jun 2017, Bellegarde, France</w:t>
+              <w:t xml:space="preserve">Séance de l’Académie d’agriculture de France sur les pullulations d’espèces exotiques ou autochtones. Section 6 « Sciences de la vie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). Paris, FRA., Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789374v1</w:t>
+                <w:t xml:space="preserve">hal-02787251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary ecology of invasive pests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Approximate Bayesian Computation using Random Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Foucaud</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CeMEB Scientific Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Validating and Expanding Approximate Bayesian Computation Methods (17w5025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Banff International Research Station for Mathematical Innovation and Discovery (BIRS). MEX., Feb 2017, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787292v1</w:t>
+                <w:t xml:space="preserve">hal-02786888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Bayesian Computation using Random Forest</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">The evolutionary ecology of invasive pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Hufbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian P. Robert</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Validating and Expanding Approximate Bayesian Computation Methods (17w5025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Banff International Research Station for Mathematical Innovation and Discovery (BIRS). MEX., Feb 2017, Banff, Canada</w:t>
+              <w:t xml:space="preserve">CeMEB Scientific Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786888v1</w:t>
+                <w:t xml:space="preserve">hal-02787292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’évolution dans la proliferation des espèces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Oviposition preference and larva performance in natural populations of Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de l’Académie d’agriculture de France sur les pullulations d’espèces exotiques ou autochtones. Section 6 « Sciences de la vie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). Paris, FRA., Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of D. suzukii's managment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Jun 2017, Bellegarde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787251v1</w:t>
+                <w:t xml:space="preserve">hal-02789374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the routes of invasion of Drosophila suzukii by means of ABC random forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du réseau sur la durabilité des méthodes de lutte agro-écologique contre les mouches des fruits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agropolis Fondation. Montpellier, FRA., Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20697,51 +20697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction des routes d’invasion: nouvelles méthodes génétiques et statistiques appliquées à Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Drosophila Suzukii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). Bellegarde, FRA., Dec 2016, Bellegarde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20766,51 +20766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion genetics of the ladybird Harmonia axyridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chinese Academy of Sciences (CAS). Beijing, CHN., Nov 2015, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20861,51 +20861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. IWGO meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20930,90 +20930,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements évolutifs et bioinvasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du Groupe d’Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21038,103 +21038,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of hybridization between invasive and biocontrol individuals of the harlequin ladybird Harmonia axyridis in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting IOBC / WPRS “Harmonia axyridis and other ladybirds”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Engelberg, Switzerland</w:t>
@@ -21226,204 +21226,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence bayésienne dans des scénarios évolutifs complexes avec populations mélangées: application à l’abeille domestique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecologie et génétique évolutive d’une fourmi envahissante Wasmannia auropunctata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. colloque national du BRG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">2. Colloque de restitution du programme de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755949v1</w:t>
+                <w:t xml:space="preserve">hal-02756220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie et génétique évolutive d’une fourmi envahissante Wasmannia auropunctata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inférence bayésienne dans des scénarios évolutifs complexes avec populations mélangées: application à l’abeille domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Colloque de restitution du programme de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">6. colloque national du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756220v1</w:t>
+                <w:t xml:space="preserve">hal-02755949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference of demographic parameters under isolation by distance: what can we do now</w:t>
               </w:r>
@@ -21569,51 +21569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BRG/INRA. Ressources génétiques animales et végétales. Méthodologies d'étude et de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21683,51 +21683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AbcRanger, A fast and scalable random forest library for ABC model choice and parameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-D. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21778,90 +21778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the potential specialization of the pest Drosophila suzukii to different host fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas O. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21903,90 +21903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome response of Drosophila suzukii during its worldwide invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas O. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22024,51 +22024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lnvestigating the potential specialization of the pest Drosophila suzukii to different host fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22120,499 +22120,499 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Congress on Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recette génétique des pois rouges ou noirs de la coccinelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la coccinelle arlequin dessine-t-elle ses points rouges ou ses points noirs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du génotype au phénotype : les motifs des coccinelles arlequins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junichi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources en sciences de la vie pour les enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En rouge et noir, la génétique des pois de la coccinelle / In red and black, the genetics of ladybug spots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618159v1</w:t>
-              </w:r>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">hal-02786767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22630,51 +22630,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A user-friendly approach to approximate Bayesian Computation for inference on population history using molecular markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe de Sousa dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22718,51 +22718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FreeNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22962,51 +22962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Hulme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Hodgins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344266v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344254v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mailloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05370937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamaguchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Camus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Serga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Deschamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Claret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.304" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;david Collin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13413" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564852v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.32" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261534v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13878" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa098" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Jaenichen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Wolf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Karageorgi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67373-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15663" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas O. Rode" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvz062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01165-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265406v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Marko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lognay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12286" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lorge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maesen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2019/0552" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337189v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty867" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618438v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.08.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501559v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A Hufbauer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lippens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estoup" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Karmadini Hima" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.18" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx050" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629316v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hufbauer Gillies" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Tayeh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00108" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laugier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Su" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeh Ashraf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soldati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1179-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv684" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Roy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. J. Brown" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Berkvens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Borges" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1077-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604039v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ternois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01389" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1SHG385-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639655v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8268" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631599v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fraimout" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K. Price" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635976v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Vilcinskas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Schmidtberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12159" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635016v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lundgren" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12989" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LL3D3LSG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tollenaere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sommer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12848" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RCNX2SF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joubard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gregoire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12316" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veyssier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne-Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt763" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-15" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648945v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Konecny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12112" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Facon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.1181" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281551v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Orivel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12058" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259745v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hufbauer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goryacheva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.490" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189772v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Osawa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077083" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860608v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e C&#233;zard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12360" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86LP1W2M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860611v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Cezard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12089" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K15SCWC4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850303v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aebi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058467" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796906v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03153.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXTDJ1B6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218264v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Turgeon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1752-4571.2011.00211.X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00274.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651277v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tindo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Mbenoun Masse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kenne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mony" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-011-0202-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E63FE91D453C38961A7BE44CBCA02C1C1975D1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645897v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael G. Kergoat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Wonshak" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1461-0248.2012.01849.X" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191231v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218992v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ciosi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Miller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toepfe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00133.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M.J. Brown" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen E. Thomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Jeffries" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9379-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSV3TK3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644352v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.068" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304047v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00134.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650347v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Lawson Handley" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Evans" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Thomas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9386-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643512v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Thomas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Lawson Handley" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05322.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3H5GP04Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647701v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Clercq" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02234.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303975v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr082" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646885v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658867v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-401" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01091213v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean G. Male" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quilichini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2010.074" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450030v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Beaumont" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Hey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04515.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664647v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009743" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080683v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foucaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Estoup" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.169" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601928v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumont" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nielsen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hey" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaggiotti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659220v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Beaumont" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.92" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667095v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04773.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKNDKCSM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660245v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crespin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Aug&#233;-Sabatier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucart" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485309006853" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50AD6A218F2804EAB375A4AC132C6E3F507899F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550725v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H.C. Delabie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00119.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658739v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Baird" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Currat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02882.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS48V9QQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663744v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecoq" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02870.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00359920v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02417.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397221v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.12.049" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667829v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Vonshak" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Dayan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hefetz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0775-9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G01B2G8S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654993v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658746v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grangier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Breton" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Andr&#232;s" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2009.01096.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657403v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fournier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04440.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1B2388330C1CA58A5F79F9B5589D7514CD44D9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661513v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Franc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.04072.x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67754108727687BB9CD46A12F60798F6F7B13038/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657463v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02517.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZN9CCK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429336v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foucaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Andr&#232;s" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655314v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Foucart" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-37" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197518v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn136" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359624v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Beaumont" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn514" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339298v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03950.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6W60MG2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668387v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecoq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michalakis" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sword" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03869.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663921v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Popple" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Simpson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02204.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/384204E1CF578ABA79D461C940401C0B08FE0537/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660934v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02120.x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCFD5A27005F5A63F3DAC6969790B78F5A4BC30D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660113v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Devred" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-007-9131-z" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0643790EBF1DDCDA659462254E54C0207D8233D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662996v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Miller" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Kim" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giordano" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03866.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667983v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl191" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666531v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle B. Mckey" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00044.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263425v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.C. Delabie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660845v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mestres" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balanya" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Huey" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03336.x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TKVPBZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658375v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm180" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662873v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djo&#235;l Konghouleux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2006.tb00509.x" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668580v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2005.07.005" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJD3HQLK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174766v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leblois" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Streiff" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663496v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03046.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTDNP241-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657866v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Miller" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Seok Kim" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan T. Ratcliffe" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/99.3.685" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658258v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio P&#233;rez-Portela" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dur&#225;n" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Turon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01304.x" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8X1GPF9S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667769v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Genton" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui Shykoff" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2005.10.012" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8KLBHFS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683219v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Excoffier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.036236" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683070v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourdan" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.00889.x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25R765ZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682073v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derridj" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683434v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03705" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683491v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mortier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.033803" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682039v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Toepfer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1115871" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326841v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/166.2.1081" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333631v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg034" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676802v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautrin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681394v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leterme" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00002.x" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P207FB04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674726v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Largiader" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929761v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Tikel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Moritz" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01091.x" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CS3J6V87-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929768v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tikel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paetkau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortinas" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01074-6.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSKJNQKM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00295518v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cornuet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piry" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luikart" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694601v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudjemadi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697798v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Triantafyllidis" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688919v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026179" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697355v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artiguebielle" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pointier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695581v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006361" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BP14SHTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685792v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cornuet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adriamanga" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1998.00362.x" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3V9C75VK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697097v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Erard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarne" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697087v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. San Christobal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697475v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrot" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chourrout" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696674v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sch&#246;ll" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686503v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Oldroyd" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Smolenski" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wongsiri" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693854v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnold" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Quenet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Masson" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Schepper" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/379498a0" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715569v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouvreau" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713140v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00174137" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AB1DB2EE661FCB65287F634497A8A0D9E894CC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709147v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Thoren" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Paxton" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700456v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tailliez" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705216v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnery" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00891252v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Oldroyd" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Smolenski" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lawler" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Crozier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708180v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714843v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Presa" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894063v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Presa" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guyomard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707427v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710475v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051102v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787323v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Robert" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787321v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781439881514/chapters/10.1201%2F9781315117195-18" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608618v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032116" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821471v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649525v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978876v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910067v2" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Collin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733723v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Donnadieu" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manno" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735719v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785305v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737315v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785309v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789374v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787292v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786888v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787251v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794751v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794748v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797979v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794753v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745637v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231284v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758073v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755949v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756220v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932438v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Iorio" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffiths" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850884v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207225v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-D. Collin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788407v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785219v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787201v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787178v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618159v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yamaguchi" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789608v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786767v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810589v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe de Sousa dos Santos" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812773v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Hulme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Hodgins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344266v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344254v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mailloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05370937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamaguchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Camus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Serga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13557" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Deschamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Claret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.304" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;david Collin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13413" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261534v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13878" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564852v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.32" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Jaenichen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Wolf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Karageorgi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67373-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa098" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15663" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas O. Rode" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01165-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvz062" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265406v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Marko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lognay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12286" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lorge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maesen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2019/0552" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337189v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty867" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618438v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.08.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lippens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estoup" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Karmadini Hima" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.18" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501559v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A Hufbauer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx050" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629316v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hufbauer Gillies" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Tayeh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00108" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Roy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. J. Brown" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Berkvens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Borges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1077-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604039v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veran" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ternois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01389" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1SHG385-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067925v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv684" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837365v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laugier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Su" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeh Ashraf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soldati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1179-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639655v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8268" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631599v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fraimout" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K. Price" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635976v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Vilcinskas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Schmidtberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12159" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635016v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lundgren" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12989" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LL3D3LSG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tollenaere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sommer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12848" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RCNX2SF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joubard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gregoire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12316" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veyssier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne-Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt763" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-15" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648945v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Konecny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12112" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Facon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.1181" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189772v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Osawa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077083" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860608v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e C&#233;zard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12360" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86LP1W2M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259745v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hufbauer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goryacheva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.490" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281551v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Orivel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12058" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860611v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Cezard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12089" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K15SCWC4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850303v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aebi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058467" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796906v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03153.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXTDJ1B6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218264v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Turgeon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1752-4571.2011.00211.X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645897v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael G. Kergoat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Wonshak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1461-0248.2012.01849.X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651277v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tindo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Mbenoun Masse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kenne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mony" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-011-0202-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E63FE91D453C38961A7BE44CBCA02C1C1975D1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218262v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00274.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191231v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218992v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ciosi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Miller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toepfe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00133.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M.J. Brown" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen E. Thomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Jeffries" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9379-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSV3TK3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643512v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Thomas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Lawson Handley" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05322.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3H5GP04Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650347v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Lawson Handley" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Evans" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Thomas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9386-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644352v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.068" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304047v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00134.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647701v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Clercq" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02234.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646885v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303975v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr082" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658867v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-401" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660245v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crespin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Aug&#233;-Sabatier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucart" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485309006853" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50AD6A218F2804EAB375A4AC132C6E3F507899F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601928v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumont" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nielsen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hey" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaggiotti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04515.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659220v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Beaumont" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.92" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667095v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04773.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKNDKCSM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664647v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009743" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080683v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foucaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Estoup" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.169" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450030v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Beaumont" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Hey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01091213v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean G. Male" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quilichini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2010.074" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550725v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H.C. Delabie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00119.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658739v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Baird" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Currat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02882.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS48V9QQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663744v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecoq" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02870.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00359920v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02417.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654993v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658746v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grangier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Breton" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Andr&#232;s" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2009.01096.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657403v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fournier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04440.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1B2388330C1CA58A5F79F9B5589D7514CD44D9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667829v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Vonshak" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Dayan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hefetz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0775-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G01B2G8S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397221v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.12.049" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429336v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foucaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Andr&#232;s" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657463v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02517.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZN9CCK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661513v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Franc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.04072.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67754108727687BB9CD46A12F60798F6F7B13038/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655314v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Foucart" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-37" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197518v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn136" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339298v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03950.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6W60MG2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359624v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Beaumont" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn514" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668387v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecoq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michalakis" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sword" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03869.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663921v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Popple" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Simpson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02204.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/384204E1CF578ABA79D461C940401C0B08FE0537/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660113v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Devred" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-007-9131-z" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0643790EBF1DDCDA659462254E54C0207D8233D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662996v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Miller" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Kim" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giordano" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03866.x" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660934v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02120.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCFD5A27005F5A63F3DAC6969790B78F5A4BC30D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667983v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl191" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263425v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.C. Delabie" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666531v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle B. Mckey" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00044.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660845v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mestres" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balanya" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Huey" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03336.x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TKVPBZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658375v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm180" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668580v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2005.07.005" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJD3HQLK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174766v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leblois" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Streiff" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662873v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djo&#235;l Konghouleux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2006.tb00509.x" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663496v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03046.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTDNP241-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657866v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Miller" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Seok Kim" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan T. Ratcliffe" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/99.3.685" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658258v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio P&#233;rez-Portela" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dur&#225;n" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Turon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01304.x" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8X1GPF9S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667769v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Genton" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui Shykoff" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2005.10.012" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8KLBHFS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683219v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Excoffier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.036236" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683070v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourdan" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.00889.x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25R765ZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683491v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mortier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.033803" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682073v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derridj" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683434v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03705" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682039v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Toepfer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1115871" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326841v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/166.2.1081" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333631v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg034" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676802v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautrin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674726v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Largiader" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681394v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leterme" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00002.x" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P207FB04-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929768v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tikel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paetkau" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortinas" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Moritz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01074-6.x" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSKJNQKM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929761v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Tikel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01091.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CS3J6V87-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694601v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudjemadi" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00295518v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cornuet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piry" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luikart" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697798v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Triantafyllidis" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688919v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026179" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697355v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artiguebielle" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pointier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685792v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cornuet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adriamanga" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1998.00362.x" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3V9C75VK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695581v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006361" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BP14SHTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697097v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Erard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarne" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697087v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. San Christobal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696674v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sch&#246;ll" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686503v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Oldroyd" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Smolenski" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wongsiri" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697475v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chourrout" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693854v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnold" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Quenet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Masson" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Schepper" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/379498a0" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715569v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouvreau" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705216v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnery" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709147v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Thoren" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Paxton" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700456v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tailliez" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713140v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00174137" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AB1DB2EE661FCB65287F634497A8A0D9E894CC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00891252v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Oldroyd" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Smolenski" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lawler" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Crozier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708180v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714843v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Presa" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894063v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Presa" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guyomard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710475v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707427v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051102v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787323v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Robert" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787321v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781439881514/chapters/10.1201%2F9781315117195-18" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608618v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032116" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821471v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649525v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978876v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910067v2" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Collin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733723v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Donnadieu" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manno" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735719v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785305v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737315v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785309v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787251v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786888v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787292v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789374v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794751v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794748v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797979v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794753v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745637v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231284v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758073v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756220v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755949v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932438v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Iorio" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffiths" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850884v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207225v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-D. Collin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788407v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785219v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787201v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786767v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789608v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787178v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618159v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yamaguchi" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810589v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe de Sousa dos Santos" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812773v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>