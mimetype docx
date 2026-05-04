--- v1 (2026-03-27)
+++ v2 (2026-05-04)
@@ -1502,260 +1502,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of ISO 9001 to Certified Companies: Manager and Employee Perceptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sinove Marde</w:t>
+                <w:t xml:space="preserve">Etude exploratoire sur la perception de la Etude exploratoire sur la perception de la norme de management de la qualité par les opérationnels, et son impact sur leur attitude au travail : le cas de l'ISO9001 dans un service hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Tagbata</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Sprimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Business and Economy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">La GRH: pour une connaissance praticable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575430v1</w:t>
+                <w:t xml:space="preserve">hal-01574344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire sur la perception de la Etude exploratoire sur la perception de la norme de management de la qualité par les opérationnels, et son impact sur leur attitude au travail : le cas de l'ISO9001 dans un service hospitalier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Contribution of ISO 9001 to Certified Companies: Manager and Employee Perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinove Marde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Sprimont</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tagbata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La GRH: pour une connaissance praticable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Business and Economy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574344v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la certification ISO 9001 : de la perception des managers et des salariés, à la situation réelle dans l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinove Marde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tagbata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Colloque National de la Recherche en IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2511,51 +2511,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03FFB2CE"/>
+    <w:nsid w:val="AAFA8CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2742,51 +2742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-eve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6499-3529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200537172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04641838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Eve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maurand-Valet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cai Hillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10686967.2024.2355886" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Sprimont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Randriamiarana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.143.0173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.221.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681241v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116749v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinove Marde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tagbata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01885055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ghier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01574348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-eve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6499-3529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200537172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04641838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Eve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maurand-Valet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cai Hillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10686967.2024.2355886" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Sprimont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Randriamiarana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.143.0173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.221.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681241v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116749v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinove Marde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tagbata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01885055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ghier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01574348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>