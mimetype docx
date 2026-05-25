--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1502,260 +1502,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire sur la perception de la Etude exploratoire sur la perception de la norme de management de la qualité par les opérationnels, et son impact sur leur attitude au travail : le cas de l'ISO9001 dans un service hospitalier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Contribution of ISO 9001 to Certified Companies: Manager and Employee Perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinove Marde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Sprimont</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tagbata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La GRH: pour une connaissance praticable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Business and Economy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574344v1</w:t>
+                <w:t xml:space="preserve">hal-01575430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of ISO 9001 to Certified Companies: Manager and Employee Perceptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sinove Marde</w:t>
+                <w:t xml:space="preserve">Etude exploratoire sur la perception de la Etude exploratoire sur la perception de la norme de management de la qualité par les opérationnels, et son impact sur leur attitude au travail : le cas de l'ISO9001 dans un service hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Tagbata</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Sprimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Business and Economy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">La GRH: pour une connaissance praticable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575430v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la certification ISO 9001 : de la perception des managers et des salariés, à la situation réelle dans l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinove Marde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tagbata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Colloque National de la Recherche en IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2511,51 +2511,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAFA8CAC"/>
+    <w:nsid w:val="66FB5FC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2742,51 +2742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-eve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6499-3529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200537172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04641838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Eve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maurand-Valet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cai Hillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10686967.2024.2355886" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Sprimont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Randriamiarana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.143.0173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.221.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681241v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116749v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinove Marde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tagbata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01885055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ghier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01574348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-eve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6499-3529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200537172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04641838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Eve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maurand-Valet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cai Hillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10686967.2024.2355886" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Sprimont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Randriamiarana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.143.0173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.221.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681241v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116749v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinove Marde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tagbata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01885055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ghier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01574348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>