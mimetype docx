--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -175,429 +175,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dystrophin Restoration after Adeno-Associated Virus U7–Mediated Dmd Exon Skipping Is Modulated by Muscular Exercise in the Severe D2-Mdx Duchenne Muscular Dystrophy Murine Model</w:t>
+                <w:t xml:space="preserve">The beneficial effect of chronic muscular exercise on muscle fragility is increased by Prox1 gene transfer in dystrophic mdx muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Moutachi</w:t>
+                <w:t xml:space="preserve">Clément Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Garcia</w:t>
+                <w:t xml:space="preserve">Gaelle Revet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Trollet</w:t>
+                <w:t xml:space="preserve">Denis Furling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 192, pp.1604-1618. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.e0254274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2022.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830848v1</w:t>
+                <w:t xml:space="preserve">hal-03830867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversal of RNA toxicity in myotonic dystrophy via a decoy RNA-binding protein with high affinity for expanded CUG repeats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dystrophin Restoration after Adeno-Associated Virus U7–Mediated Dmd Exon Skipping Is Modulated by Muscular Exercise in the Severe D2-Mdx Duchenne Muscular Dystrophy Murine Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Arandel</w:t>
+                <w:t xml:space="preserve">Dylan Moutachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Matloka</w:t>
+                <w:t xml:space="preserve">Luis Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud F Klein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Sureau</w:t>
+                <w:t xml:space="preserve">Capucine Trollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41551-021-00838-2⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, pp.1604-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2022.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830811v1</w:t>
+                <w:t xml:space="preserve">hal-03830848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beneficial effect of chronic muscular exercise on muscle fragility is increased by Prox1 gene transfer in dystrophic mdx muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Monceau</w:t>
+                <w:t xml:space="preserve">Reversal of RNA toxicity in myotonic dystrophy via a decoy RNA-binding protein with high affinity for expanded CUG repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Matloka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Delacroix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mégane Lemaitre</w:t>
+                <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Revet</w:t>
+                <w:t xml:space="preserve">Frédérique Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Furling</w:t>
+                <w:t xml:space="preserve">Alain Sureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (4), pp.e0254274. </w:t>
+              <w:t xml:space="preserve">Nature Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.207-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41551-021-00838-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830867v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive transcriptome-wide analysis of spliceopathy correction of myotonic dystrophy using CRISPR-Cas9 in iPSCs-derived cardiomyocytes</w:t>
               </w:r>
@@ -845,364 +845,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Editing of Expanded CTG Repeats within the Human DMPK Gene Reduces Nuclear RNA Foci in the Muscle of DM1 Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peptide-conjugated oligonucleotides evoke long-lasting myotonic dystrophy correction in patient-derived cells and mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud F Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirella Lo Scrudato</w:t>
+                <w:t xml:space="preserve">Miguel A Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Poulard</w:t>
+                <w:t xml:space="preserve">Ashling Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Sourd</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Klein</w:t>
+                <w:t xml:space="preserve">Naira Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2019.05.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (11), pp.4739 - 4744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci128205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177548v1</w:t>
+                <w:t xml:space="preserve">hal-03753531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide-conjugated oligonucleotides evoke long-lasting myotonic dystrophy correction in patient-derived cells and mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud F Klein</w:t>
+                <w:t xml:space="preserve">Genome Editing of Expanded CTG Repeats within the Human DMPK Gene Reduces Nuclear RNA Foci in the Muscle of DM1 Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Lo Scrudato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel A Varela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Arandel</w:t>
+                <w:t xml:space="preserve">Karine Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashling Holland</w:t>
+                <w:t xml:space="preserve">Célia Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naira Naouar</w:t>
+                <w:t xml:space="preserve">Stéphanie Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129 (11), pp.4739 - 4744. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci128205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2019.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753531v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cells of Matter—In Vitro Models for Myotonic Dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Matloka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1230,351 +1230,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Dystrophic Muscle Fragility by Short-Term Voluntary Exercise through Activation of Calcineurin Pathway in mdx Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient CRISPR/Cas9-mediated editing of trinucleotide repeat expansion in myotonic dystrophy patient-derived iPS and myogenic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumitava Dastidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Delacroix</w:t>
+                <w:t xml:space="preserve">Simon Ardui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kshitiz Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debanjana Majumdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janek Hyzewicz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zhenlin Li</w:t>
+                <w:t xml:space="preserve">Nisha Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2018.07.015⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.8275 - 8298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134917v1</w:t>
+                <w:t xml:space="preserve">hal-02357315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient CRISPR/Cas9-mediated editing of trinucleotide repeat expansion in myotonic dystrophy patient-derived iPS and myogenic cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sumitava Dastidar</w:t>
+                <w:t xml:space="preserve">Improvement of Dystrophic Muscle Fragility by Short-Term Voluntary Exercise through Activation of Calcineurin Pathway in mdx Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janek Hyzewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megane Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ardui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Debanjana Majumdar</w:t>
+                <w:t xml:space="preserve">Bertrand Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisha Nair</w:t>
+                <w:t xml:space="preserve">Zhenlin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46, pp.8275 - 8298. </w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188 (11), pp.2662-2673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2018.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357315v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immortalized human myotonic dystrophy muscle cell lines to assess therapeutic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Polay Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Matloka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bazinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1785,64 +1785,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New function for the RNA helicase p68/DDX5 as a modifier of MBNL1 activity on expanded CUG repeats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trouslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1919,51 +1919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective silencing of mutated mRNAs in DM1 by using modified hU7-snRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriaque Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,51 +2065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misregulated alternative splicing of BIN1 is associated with T tubule alterations and muscle weakness in myotonic dystrophy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2186,51 +2186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PABPN1 polyalanine tract deletion and long expansions modify its aggregation pattern and expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuru Ebihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2371,51 +2371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine W Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Dicaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2491,51 +2491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PABPN1 overexpression leads to upregulation of genes encoding nuclear proteins that are sequestered in oculopharyngeal muscular dystrophy nuclear inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Corbeil-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marie-Josée Sasseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2637,51 +2637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PABPN1 overexpression leads to upregulation of genes encoding nuclear proteins that are sequestered in oculopharyngeal muscular dystrophy nuclear inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Corbeil-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marie-Josée Sasseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2815,77 +2815,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FISH protocol for Myotonic Dystrophy type 1 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trinucleotide Repeats Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2056, pp.203 - 215, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2945,277 +2945,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoy gene therapy to reverse RNA toxicity in DM1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Myotonic dystrophy type 1: from DNA repeat expansion and toxic RNA to the development of new therapeutic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting IDMC-13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Myotonic Dystrophy Consortium, May 2022, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">European reference network for rare and low prevalence complex diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999213v1</w:t>
+                <w:t xml:space="preserve">hal-04007414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myotonic dystrophy type 1: from DNA repeat expansion and toxic RNA to the development of new therapeutic approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoy gene therapy to reverse RNA toxicity in DM1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud F Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European reference network for rare and low prevalence complex diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Webinar, France</w:t>
+              <w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting IDMC-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Myotonic Dystrophy Consortium, May 2022, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007414v1</w:t>
+                <w:t xml:space="preserve">hal-03999213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dystrophie myotonique: de la pathophysiologie aux approaches thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thérapie Cellulaire et Génique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3330,51 +3330,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB81BB6F"/>
+    <w:nsid w:val="5916F5BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3561,51 +3561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-f-klein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3860-7049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830848v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Moutachi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lemaitre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2022.07.016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830811v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matloka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-021-00838-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Revet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254274" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumitava Dastidar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjana Majumdar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaitip Tipanee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshitiz Singh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Klein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2021.08.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mess&#233;ant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Parlakian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Scrudato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poulard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sourd" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tom&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2019.05.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Varela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashling Holland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Naouar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci128205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Delacroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janek Hyzewicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lemaitre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Friguet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2018.07.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ardui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Nair" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky548" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519721v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Polay Espinoza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bazinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damily de Dea Diniz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.027367" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ramanoudjame" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rocancourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv368" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouslard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gasnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1228" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Beley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jollet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1958" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA23FBF54A390EEB0C644F6BBBBE9EB0FD3172C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fugier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hammer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Ivarsson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2374" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Ebihara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alexander" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Dicaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie-Jos&#233;e Sasseville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2008.02.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8RSXJ6K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821686v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine W Caron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bourget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2006.05.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7C84FK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Corbeil-Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lavoie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2004.10.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZMGW507-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Saint-Denis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F. Klein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Marie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9784-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999213v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cordier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Gomes-Pereira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007420v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-f-klein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3860-7049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lemaitre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Revet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254274" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Moutachi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2022.07.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matloka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-021-00838-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumitava Dastidar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjana Majumdar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaitip Tipanee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshitiz Singh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Klein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2021.08.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mess&#233;ant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Parlakian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Varela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashling Holland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Naouar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci128205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Scrudato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poulard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sourd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tom&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2019.05.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ardui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Nair" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky548" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Delacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janek Hyzewicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lemaitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Friguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2018.07.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519721v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Polay Espinoza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bazinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damily de Dea Diniz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.027367" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ramanoudjame" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rocancourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv368" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouslard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gasnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1228" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Beley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jollet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1958" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA23FBF54A390EEB0C644F6BBBBE9EB0FD3172C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fugier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hammer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Ivarsson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2374" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Ebihara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alexander" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Dicaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie-Jos&#233;e Sasseville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2008.02.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8RSXJ6K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821686v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine W Caron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bourget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2006.05.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7C84FK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Corbeil-Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lavoie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2004.10.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZMGW507-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Saint-Denis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F. Klein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Marie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9784-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Gomes-Pereira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999213v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cordier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007420v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>