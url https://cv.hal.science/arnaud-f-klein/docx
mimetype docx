--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -3330,51 +3330,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5916F5BE"/>
+    <w:nsid w:val="3643BF24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>