--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -309,295 +309,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dystrophin Restoration after Adeno-Associated Virus U7–Mediated Dmd Exon Skipping Is Modulated by Muscular Exercise in the Severe D2-Mdx Duchenne Muscular Dystrophy Murine Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversal of RNA toxicity in myotonic dystrophy via a decoy RNA-binding protein with high affinity for expanded CUG repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Moutachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mégane Lemaitre</w:t>
+                <w:t xml:space="preserve">Ludovic Arandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Garcia</w:t>
+                <w:t xml:space="preserve">Magdalena Matloka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Trollet</w:t>
+                <w:t xml:space="preserve">Arnaud F Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2022.07.016⟩</w:t>
+              <w:t xml:space="preserve">Nature Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.207-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41551-021-00838-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830848v1</w:t>
+                <w:t xml:space="preserve">hal-03830811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversal of RNA toxicity in myotonic dystrophy via a decoy RNA-binding protein with high affinity for expanded CUG repeats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Matloka</w:t>
+                <w:t xml:space="preserve">Dystrophin Restoration after Adeno-Associated Virus U7–Mediated Dmd Exon Skipping Is Modulated by Muscular Exercise in the Severe D2-Mdx Duchenne Muscular Dystrophy Murine Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud F Klein</w:t>
+                <w:t xml:space="preserve">Dylan Moutachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Rau</w:t>
+                <w:t xml:space="preserve">Luis Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sureau</w:t>
+                <w:t xml:space="preserve">Capucine Trollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (2), pp.207-220. </w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, pp.1604-1618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41551-021-00838-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2022.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830811v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive transcriptome-wide analysis of spliceopathy correction of myotonic dystrophy using CRISPR-Cas9 in iPSCs-derived cardiomyocytes</w:t>
               </w:r>
@@ -845,351 +845,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide-conjugated oligonucleotides evoke long-lasting myotonic dystrophy correction in patient-derived cells and mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome Editing of Expanded CTG Repeats within the Human DMPK Gene Reduces Nuclear RNA Foci in the Muscle of DM1 Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel A Varela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Arandel</w:t>
+                <w:t xml:space="preserve">Mirella Lo Scrudato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashling Holland</w:t>
+                <w:t xml:space="preserve">Karine Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naira Naouar</w:t>
+                <w:t xml:space="preserve">Célia Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci128205⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2019.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753531v1</w:t>
+                <w:t xml:space="preserve">hal-02177548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Editing of Expanded CTG Repeats within the Human DMPK Gene Reduces Nuclear RNA Foci in the Muscle of DM1 Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirella Lo Scrudato</w:t>
+                <w:t xml:space="preserve">Peptide-conjugated oligonucleotides evoke long-lasting myotonic dystrophy correction in patient-derived cells and mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Poulard</w:t>
+                <w:t xml:space="preserve">Miguel A Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Sourd</w:t>
+                <w:t xml:space="preserve">Ashling Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Tomé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Klein</w:t>
+                <w:t xml:space="preserve">Naira Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (11), pp.4739 - 4744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2019.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci128205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177548v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cells of Matter—In Vitro Models for Myotonic Dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Matloka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1504,77 +1504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immortalized human myotonic dystrophy muscle cell lines to assess therapeutic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Polay Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Matloka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bazinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1785,64 +1785,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New function for the RNA helicase p68/DDX5 as a modifier of MBNL1 activity on expanded CUG repeats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trouslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1919,51 +1919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective silencing of mutated mRNAs in DM1 by using modified hU7-snRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriaque Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,51 +2065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misregulated alternative splicing of BIN1 is associated with T tubule alterations and muscle weakness in myotonic dystrophy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2186,51 +2186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PABPN1 polyalanine tract deletion and long expansions modify its aggregation pattern and expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuru Ebihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2371,51 +2371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine W Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Dicaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2491,51 +2491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PABPN1 overexpression leads to upregulation of genes encoding nuclear proteins that are sequestered in oculopharyngeal muscular dystrophy nuclear inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Corbeil-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marie-Josée Sasseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2637,51 +2637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PABPN1 overexpression leads to upregulation of genes encoding nuclear proteins that are sequestered in oculopharyngeal muscular dystrophy nuclear inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Corbeil-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marie-Josée Sasseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2815,51 +2815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FISH protocol for Myotonic Dystrophy type 1 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2945,316 +2945,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myotonic dystrophy type 1: from DNA repeat expansion and toxic RNA to the development of new therapeutic approaches</w:t>
+                <w:t xml:space="preserve">Dystrophie myotonique: de la pathophysiologie aux approaches thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European reference network for rare and low prevalence complex diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Webinar, France</w:t>
+              <w:t xml:space="preserve">Société Française de Thérapie Cellulaire et Génique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007414v1</w:t>
+                <w:t xml:space="preserve">hal-04007420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoy gene therapy to reverse RNA toxicity in DM1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Myotonic dystrophy type 1: from DNA repeat expansion and toxic RNA to the development of new therapeutic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Gomes-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting IDMC-13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Myotonic Dystrophy Consortium, May 2022, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">European reference network for rare and low prevalence complex diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999213v1</w:t>
+                <w:t xml:space="preserve">hal-04007414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dystrophie myotonique: de la pathophysiologie aux approaches thérapeutiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Decoy gene therapy to reverse RNA toxicity in DM1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud F Klein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thérapie Cellulaire et Génique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Webinar, France</w:t>
+              <w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting IDMC-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Myotonic Dystrophy Consortium, May 2022, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007420v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3330,51 +3330,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3643BF24"/>
+    <w:nsid w:val="6E541D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3561,51 +3561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-f-klein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3860-7049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lemaitre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Revet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254274" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Moutachi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2022.07.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matloka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-021-00838-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumitava Dastidar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjana Majumdar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaitip Tipanee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshitiz Singh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Klein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2021.08.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mess&#233;ant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Parlakian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Varela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashling Holland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Naouar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci128205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Scrudato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poulard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sourd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tom&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2019.05.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ardui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Nair" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky548" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Delacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janek Hyzewicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lemaitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Friguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2018.07.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519721v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Polay Espinoza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bazinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damily de Dea Diniz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.027367" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ramanoudjame" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rocancourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv368" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouslard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gasnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1228" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Beley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jollet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1958" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA23FBF54A390EEB0C644F6BBBBE9EB0FD3172C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fugier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hammer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Ivarsson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2374" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Ebihara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alexander" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Dicaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie-Jos&#233;e Sasseville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2008.02.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8RSXJ6K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821686v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine W Caron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bourget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2006.05.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7C84FK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Corbeil-Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lavoie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2004.10.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZMGW507-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Saint-Denis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F. Klein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Marie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9784-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Gomes-Pereira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999213v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cordier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007420v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-f-klein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3860-7049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lemaitre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Revet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254274" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830811v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matloka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-021-00838-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Moutachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2022.07.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumitava Dastidar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjana Majumdar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaitip Tipanee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshitiz Singh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Klein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2021.08.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mess&#233;ant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Parlakian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Lo Scrudato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poulard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sourd" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tom&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2019.05.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Varela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashling Holland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Naouar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci128205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ardui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Nair" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky548" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Delacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janek Hyzewicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lemaitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Friguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2018.07.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519721v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Polay Espinoza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bazinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damily de Dea Diniz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.027367" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ramanoudjame" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rocancourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv368" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouslard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gasnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1228" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Beley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jollet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1958" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA23FBF54A390EEB0C644F6BBBBE9EB0FD3172C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fugier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hammer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Ivarsson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2374" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Ebihara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alexander" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Dicaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie-Jos&#233;e Sasseville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2008.02.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8RSXJ6K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821686v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine W Caron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bourget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2006.05.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7C84FK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Corbeil-Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lavoie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2004.10.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZMGW507-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Saint-Denis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F. Klein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Marie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9784-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Gomes-Pereira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cordier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>