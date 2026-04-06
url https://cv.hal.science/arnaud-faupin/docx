--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -202,1030 +202,1030 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Validation Protocol for an Instrumented Wheel: A Comparison with a Dual-Roller Handrim Wheelchair Ergometer</w:t>
+                <w:t xml:space="preserve">Measurement of Wheel Skidding on Racing Wheelchairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safiya Noury</w:t>
+                <w:t xml:space="preserve">Nolwenn Poquerusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Poquerusse</w:t>
+                <w:t xml:space="preserve">Aurélie Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opale Vigié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorian Honnorat</w:t>
+                <w:t xml:space="preserve">Ilona Alberca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8 (2), pp.25. </w:t>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mps8020025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mps8020028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099392v1</w:t>
+                <w:t xml:space="preserve">hal-05099402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are manual wheelchair rear wheel rolling resistance and friction (in)-dependent of load, tire pressure, and camber angle? An evaluation across different surfaces</w:t>
+                <w:t xml:space="preserve">Exploring the impact of wheelchair casters characteristics on rolling resistance across various surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paradela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.3068-3084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17483107.2025.2501745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17483107.2025.2540059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099294v1</w:t>
+                <w:t xml:space="preserve">hal-05548912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Wheel Skidding on Racing Wheelchairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Poquerusse</w:t>
+                <w:t xml:space="preserve">Are manual wheelchair rear wheel rolling resistance and friction (in)-dependent of load, tire pressure, and camber angle? An evaluation across different surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Deves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cortial</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mps8020028⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17483107.2025.2501745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099402v1</w:t>
+                <w:t xml:space="preserve">hal-05099294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of wheelchair casters characteristics on rolling resistance across various surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Poulet</w:t>
+                <w:t xml:space="preserve">Measurement of skidding to determine the optimum ergonomic configuration of the racing wheelchair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Poquerusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Paradela</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+                <w:t xml:space="preserve">A. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vigié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17483107.2025.2540059⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548912v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of skidding to determine the optimum ergonomic configuration of the racing wheelchair</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Casters Type on Wheelchair Sprint Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Vigié</w:t>
+                <w:t xml:space="preserve">Safiya Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Deves</w:t>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Alberca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorian Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14556⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738045v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191804v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Casters Type on Wheelchair Sprint Performance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The influence of age categories on performance parameters during on-court testing in wheelchair basketball players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorian Honnorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pradon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Alberca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorian Honnorat</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16249⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2025.1576949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191804v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of age categories on performance parameters during on-court testing in wheelchair basketball players</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Validation Protocol for an Instrumented Wheel: A Comparison with a Dual-Roller Handrim Wheelchair Ergometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safiya Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Poquerusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opale Vigié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorian Honnorat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, </w:t>
+              <w:t xml:space="preserve">Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2025.1576949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mps8020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505960v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity Identification, Classification, and Representation of Wheelchair Sport Court Tasks: A Method Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Alberca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorian Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1289,90 +1289,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship of Force–Velocity Profile between Field Sprints and Lab Ballistic or Cycling Ergometer for Wheelchair Basketball Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (13), pp.7469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1406,51 +1406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sprint performance and force application of tennis players during manual wheelchair propulsion with and without holding a tennis racket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Alberca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1687,90 +1687,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance, asymmetry and biomechanical parameters in wheelchair rugby players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadate Bakatchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pradon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1817,64 +1817,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs d’évaluation des parasportifs pratiquant des sports de petits terrains en fauteuil roulant manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadate Bakatchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1933,77 +1933,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils au service de la performance et de la santé des athlètes en fauteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pradon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réflexions Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22, pp.23-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2022,1722 +2022,1722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Arm-trunk coordination in wheelchair initiation displacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufien Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40, pp.16-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652058v1</w:t>
+                <w:t xml:space="preserve">hal-03027991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités aquatiques à visée thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultana Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kemoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emc Kinesitherapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26-140-A-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arm-trunk coordination in wheelchair initiation displacement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrokinésithérapie. Principes et infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Watelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufien Chikh</w:t>
+                <w:t xml:space="preserve">Sultana Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Garnier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Kemoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emc Kinesitherapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26-140-A-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027991v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrokinésithérapie. Principes et infrastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of synchronous versus asynchronous push modes on performance and biomechanical parameters in elite wheelchair basketball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pradon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emc Kinesitherapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sports Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (1), pp.43-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12283-017-0245-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028086v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of synchronous versus asynchronous push modes on performance and biomechanical parameters in elite wheelchair basketball</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Pradon</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (1), pp.43-51. </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (Supp. 1), pp.S2-S3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12283-017-0245-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869736v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived exertion responses and performance of two mode of propulsion in the multistage field test with wheelchair basketball players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Astier</w:t>
+                <w:t xml:space="preserve">Adaptability and Prediction of Anticipatory Muscular Activity Parameters to Different Movements in the Sitting Position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufien Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Borel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
+                <w:t xml:space="preserve">Mohamed Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (6), pp.e181-e188. </w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123 (1), pp.190-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2016.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0031512516656817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033903v1</w:t>
+                <w:t xml:space="preserve">hal-03313058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptability and Prediction of Anticipatory Muscular Activity Parameters to Different Movements in the Sitting Position</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soufien Chikh</w:t>
+                <w:t xml:space="preserve">Perceived exertion responses and performance of two mode of propulsion in the multistage field test with wheelchair basketball players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jarraya</w:t>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 123 (1), pp.190-231. </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (6), pp.e181-e188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0031512516656817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313058v1</w:t>
+                <w:t xml:space="preserve">hal-03033903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between 30-15 Intermittent Fitness Test and Multistage Field Test on Physiological Responses in Wheelchair Basketball Players</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effects of Modified Multistage Field Test on Performance and Physiological Responses in Wheelchair Basketball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00380⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (2015), pp.245378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/245378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818603v1</w:t>
+                <w:t xml:space="preserve">hal-01818606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Modified Multistage Field Test on Performance and Physiological Responses in Wheelchair Basketball Players</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+                <w:t xml:space="preserve">Effects of eight forms on multistage field test on performance and physiological responses in wheelchair basketball players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/245378⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.e65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.07.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818606v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of eight forms on multistage field test on performance and physiological responses in wheelchair basketball players</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Faupin</w:t>
+                <w:t xml:space="preserve">Effects of Modified Multistage Field Test on Performance and Physiological Responses in Wheelchair Basketball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.11 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5604/20831862.1127285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.07.159⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05383719v1</w:t>
+                <w:t xml:space="preserve">hal-01395983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Modified Multistage Field Test on Performance and Physiological Responses in Wheelchair Basketball Players</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Comparison Between 30-15 Intermittent Fitness Test and Multistage Field Test on Physiological Responses in Wheelchair Basketball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21, pp.11 - 7. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5604/20831862.1127285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395983v1</w:t>
+                <w:t xml:space="preserve">hal-01818603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of synchronous versus asynchronous mode of propulsion on wheelchair basketball sprinting.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A New Postural Force Production Index to Assess Propulsion Effectiveness During Handcycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacquier-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Gorce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145760v1</w:t>
+                <w:t xml:space="preserve">hal-01342021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Postural Force Production Index to Assess Propulsion Effectiveness During Handcycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of synchronous versus asynchronous mode of propulsion on wheelchair basketball sprinting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jacquier-Bret</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.496-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/17483107.2012.756947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342021v1</w:t>
+                <w:t xml:space="preserve">hal-01145760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Biomechanical Analysis of Handcycling: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thevenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3797,51 +3797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological responses in handcycling. Preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3976,77 +3976,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Anh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pantaléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pradon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4084,77 +4084,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed analysis of movements during wheelchair tennis matches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4173,312 +4173,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IN SITU VALIDATION OF POWER QUANTIFICATION FOR DYNAMIC WHEELCHAIR SPORTS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">COMPARISON BETWEEN BACKWARD AND FORWARD PROPULSION IN WHEELCHAIR BADMINTON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Alberca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Biomechanics (ISB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489340v1</w:t>
+                <w:t xml:space="preserve">hal-04489352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON BETWEEN BACKWARD AND FORWARD PROPULSION IN WHEELCHAIR BADMINTON</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">IN SITU VALIDATION OF POWER QUANTIFICATION FOR DYNAMIC WHEELCHAIR SPORTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Deves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Biomechanics (ISB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489352v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d'une démarche pluridisciplinaire en matière d'accessibilité : exemple de l'étude pilote du campus de la Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opale Vigié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pradon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Anh Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4635,666 +4635,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la performance et du risque de blessures lors de la propulsion en fauteuil roulant manuel avec raquette de tennis</w:t>
+                <w:t xml:space="preserve">Effet de différents repères visuels sur le maintien de l’équilibre sur deux-roues en fauteuil roulant manuel : étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Combet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Astier</w:t>
+                <w:t xml:space="preserve">Anne-Olive Medodjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe Journées de l’AFAPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Toulon, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2018, Toulon, France. pp.S26-S27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463714v1</w:t>
+                <w:t xml:space="preserve">hal-03463655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de cas : analyse biomécanique de deux modes de propulsion lors du démarrage et à vitesse stabilisée en fauteuil roulant manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe journées Francophones en Activités Physiques Adaptées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Toulon, France. pp.Page S25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différents repères visuels sur le maintien de l’équilibre sur deux-roues en fauteuil roulant manuel : étude préliminaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Peut-on faciliter l’apprentissage du deux-roues en fauteuil roulant manuel par une stimulation visuel spécifique ? Étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Olive Medodjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pinti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe Journées de l’AFAPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Toulon, France. pp.S26-S27, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2018, Toulon, France. pp.S42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03463655v1</w:t>
+                <w:t xml:space="preserve">hal-03463670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on faciliter l’apprentissage du deux-roues en fauteuil roulant manuel par une stimulation visuel spécifique ? Étude préliminaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Olive Medodjou</w:t>
+                <w:t xml:space="preserve">Apprentissage des propulsions synchrone et asynchrone en fauteuil roulant manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Alberca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pradon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe Journées de l’AFAPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Toulon, France. pp.S42, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2018, Toulon, France. pp.S39-S40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03463670v1</w:t>
+                <w:t xml:space="preserve">hal-03463699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage des propulsions synchrone et asynchrone en fauteuil roulant manuel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Etude de la performance et du risque de blessures lors de la propulsion en fauteuil roulant manuel avec raquette de tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pradon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe Journées de l’AFAPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Toulon, France. pp.S39-S40, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2018, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03463699v1</w:t>
+                <w:t xml:space="preserve">hal-03463714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests de terrain vs tests en laboratoire : analyse physiologique et biomécanique des modes de propulsionsynchrone et asynchrone chez des basketteurs en fauteuil roulant manuel</w:t>
               </w:r>
@@ -5319,51 +5319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5382,510 +5382,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse biomécanique du sprint et du freinage lors de la propulsion synchrone vs asynchrone en fauteuil roulant chez des athlètes du pôle France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performances et perception de l’effort des handibasketteurs lors du Multistage Field Test en propulsions synchrone vs asynchrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Watelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Journées d’Etudes Francophones en Activités Physiques Adaptées (AFAPA-Amiens 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463859v1</w:t>
+                <w:t xml:space="preserve">hal-03463828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances et perception de l’effort des handibasketteurs lors du Multistage Field Test en propulsions synchrone vs asynchrone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biofeedback visuel et apprentissage de l’équilibre sur deux roues en fauteuil roulant manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Francillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Journées d’Etudes Francophones en Activités Physiques Adaptées (AFAPA-Amiens 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463828v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofeedback visuel et apprentissage de l’équilibre sur deux roues en fauteuil roulant manuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomécanique et ergonomie en handcycling. Effet de l’expertise chez des sujets valides et paraplégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Francillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Journées d’Etudes Francophones en Activités Physiques Adaptées (AFAPA-Amiens 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463852v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomécanique et ergonomie en handcycling. Effet de l’expertise chez des sujets valides et paraplégiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+                <w:t xml:space="preserve">Analyse biomécanique du sprint et du freinage lors de la propulsion synchrone vs asynchrone en fauteuil roulant chez des athlètes du pôle France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Journées d’Etudes Francophones en Activités Physiques Adaptées (AFAPA-Amiens 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463863v1</w:t>
+                <w:t xml:space="preserve">hal-03463859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse biomécanique du mode de propulsion synchrone versus asynchrone chez des basketteurs en fauteuil roulant lors de tests de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pradon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5940,77 +5940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences biomécaniques du type et du mode de propulsion en handbike chez le sujet valide ou paraplégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6048,90 +6048,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d’aide mécanique à la propulsion en fauteuil roulant manuel : l’exemple d’évaluation d’un système ‘antidevers’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hechmi Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pinti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6182,51 +6182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touhami Haytem Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6277,51 +6277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustment of the Subject-and-Wheelchair Fore-and-Aft Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6372,51 +6372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle 2D de la stabilité antéro-postérieure du système Sujet-FRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6499,90 +6499,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sprint speed and propulsion asymmetry in wheelchair rugby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadate Bakatchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pradon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Vista Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6620,90 +6620,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sprint speed and propulsion asymmetry in wheelchair rugby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadate Bakatchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pradon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Vista Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6728,130 +6728,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage des propulsions synchrone et asynchrone en fauteuil roulant manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Alberca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pradon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe Journées d’Etudes Francophones en Activités Physiques Adaptées (AFAPA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Toulon, France. 33, pp.S39-S40, 2018, Science &amp; Sports. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328540v1</w:t>
@@ -6907,51 +6907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stabilité du système {Sujet + FRM}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6987,312 +6987,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglages du fauteuil roulant de sport et performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les systèmes de mesure physiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshimasa Sagawa Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Meurise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fauteuil Roulant Manuel : Choix et Réglages. Une approche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.273-276, 2011, ISBN 13 9782840239420</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauramps Médical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-114, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036661v1</w:t>
+                <w:t xml:space="preserve">hal-03036691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de mesure physiologique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Réglages du fauteuil roulant de sport et performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meurise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fauteuil Roulant Manuel : Choix et Réglages. Une approche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.109-114, 2011</w:t>
+              <w:t xml:space="preserve">, , pp.273-276, 2011, ISBN 13 9782840239420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036691v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition physique et technique de propulsion pour la prévention des blessures et l’autonomie lors de l’utilisation d’un fauteuil roulant manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshimasa Sagawa Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7366,51 +7366,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse biomécanique de la propulsion en fauteuil roulant de sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Toulon, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7518,51 +7518,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93194037"/>
+    <w:nsid w:val="C715F57B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7749,51 +7749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-faupin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9399-6366" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149815255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2925-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099392v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiya Noury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Poquerusse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Vigi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorian Honnorat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2501745" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cortial" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Alberca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paradela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2540059" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738045v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poquerusse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hays" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortial" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vigi&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14556" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191804v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16249" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1576949" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7050084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brassart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137469" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ch&#233;nier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263392" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alberca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ch&#233;nier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.04.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadate Bakatchina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1898670" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HPS9CTZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03652058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultana Roland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Chikh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boudet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2018.03.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-017-0245-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2016.08.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512516656817" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00380" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818606v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/245378" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weissland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lepretre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faupin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.159" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-792KJW23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1127285" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17483107.2012.756947" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01342021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquier-Bret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.26.2.240" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribadeau Dumas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Baudinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.04.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Giraudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marsan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890611v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley Gomez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463714v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Combet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03651993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7DCZQBJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Olive Medodjou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.068" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463699v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.063" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463374v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463859v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463828v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463852v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Francillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03460621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03460828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03460800v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Haytem Ben" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999373v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485208v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009155v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036661v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meurise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036691v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Sagawa Jr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livres-medicaux.com/le-fauteuil-roulant-manuel-choix-et-reglages-une-approche-pluridisciplianire.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03277024v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-faupin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9399-6366" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149815255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2925-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Poquerusse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cortial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Vigi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Alberca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020028" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paradela" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2540059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099294v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2501745" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738045v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poquerusse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hays" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vigi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14556" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191804v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiya Noury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorian Honnorat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1576949" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7050084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brassart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137469" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ch&#233;nier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263392" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alberca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ch&#233;nier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.04.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadate Bakatchina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1898670" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HPS9CTZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Chikh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2018.03.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultana Roland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-017-0245-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03652058v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lentin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512516656817" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2016.08.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/245378" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weissland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lepretre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faupin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.159" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-792KJW23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1127285" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818603v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00380" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01342021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquier-Bret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17483107.2012.756947" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.26.2.240" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribadeau Dumas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Baudinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.04.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Giraudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marsan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890611v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley Gomez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463655v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Olive Medodjou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.037" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03651993v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Combet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7DCZQBJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.068" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.063" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463374v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Francillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463863v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463859v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03460621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03460828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03460800v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Haytem Ben" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999373v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485208v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009155v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036691v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Sagawa Jr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livres-medicaux.com/le-fauteuil-roulant-manuel-choix-et-reglages-une-approche-pluridisciplianire.html" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036661v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meurise" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03277024v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>