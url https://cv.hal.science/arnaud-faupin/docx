--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -202,425 +202,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Wheel Skidding on Racing Wheelchairs</w:t>
+                <w:t xml:space="preserve">Are manual wheelchair rear wheel rolling resistance and friction (in)-dependent of load, tire pressure, and camber angle? An evaluation across different surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Poquerusse</w:t>
+                <w:t xml:space="preserve">Mathieu Deves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yoann Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opale Vigié</w:t>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Alberca</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (2), pp.28. </w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mps8020028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17483107.2025.2501745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099402v1</w:t>
+                <w:t xml:space="preserve">hal-05099294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of wheelchair casters characteristics on rolling resistance across various surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Deves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Deves</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Paradela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (8), pp.3068-3084. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17483107.2025.2540059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are manual wheelchair rear wheel rolling resistance and friction (in)-dependent of load, tire pressure, and camber angle? An evaluation across different surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Measurement of Wheel Skidding on Racing Wheelchairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Poquerusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opale Vigié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sauret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilona Alberca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17483107.2025.2501745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mps8020028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099294v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of skidding to determine the optimum ergonomic configuration of the racing wheelchair</w:t>
               </w:r>
@@ -766,64 +766,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safiya Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Alberca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorian Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -913,51 +913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pradon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Alberca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Romain Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1021,77 +1021,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Validation Protocol for an Instrumented Wheel: A Comparison with a Dual-Roller Handrim Wheelchair Ergometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safiya Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Poquerusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opale Vigié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorian Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1142,103 +1142,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity Identification, Classification, and Representation of Wheelchair Sport Court Tasks: A Method Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sauret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ilona Alberca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorian Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (5), pp.84. </w:t>
@@ -1289,64 +1289,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship of Force–Velocity Profile between Field Sprints and Lab Ballistic or Cycling Ergometer for Wheelchair Basketball Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1406,51 +1406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sprint performance and force application of tennis players during manual wheelchair propulsion with and without holding a tennis racket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Alberca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1726,51 +1726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pradon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1830,51 +1830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadate Bakatchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1933,51 +1933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils au service de la performance et de la santé des athlètes en fauteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pradon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2054,51 +2054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufien Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2188,51 +2188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultana Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2309,51 +2309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultana Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2538,51 +2538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2668,51 +2668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufien Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2923,51 +2923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Modified Multistage Field Test on Performance and Physiological Responses in Wheelchair Basketball Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3182,51 +3182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Modified Multistage Field Test on Performance and Physiological Responses in Wheelchair Basketball Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3312,51 +3312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between 30-15 Intermittent Fitness Test and Multistage Field Test on Physiological Responses in Wheelchair Basketball Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3429,51 +3429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Postural Force Production Index to Assess Propulsion Effectiveness During Handcycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquier-Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3524,51 +3524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of synchronous versus asynchronous mode of propulsion on wheelchair basketball sprinting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3654,51 +3654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Biomechanical Analysis of Handcycling: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4002,51 +4002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pradon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4071,90 +4071,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed analysis of movements during wheelchair tennis matches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4179,90 +4179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARISON BETWEEN BACKWARD AND FORWARD PROPULSION IN WHEELCHAIR BADMINTON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Alberca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Biomechanics (ISB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4287,77 +4287,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN SITU VALIDATION OF POWER QUANTIFICATION FOR DYNAMIC WHEELCHAIR SPORTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4395,90 +4395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d'une démarche pluridisciplinaire en matière d'accessibilité : exemple de l'étude pilote du campus de la Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opale Vigié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pradon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Watelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Anh Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4680,51 +4680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe Journées de l’AFAPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Toulon, France. pp.S26-S27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4784,51 +4784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4930,51 +4930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Olive Medodjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pinti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5021,51 +5021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage des propulsions synchrone et asynchrone en fauteuil roulant manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Alberca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,51 +5319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5526,51 +5526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofeedback visuel et apprentissage de l’équilibre sur deux roues en fauteuil roulant manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Francillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5608,51 +5608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomécanique et ergonomie en handcycling. Effet de l’expertise chez des sujets valides et paraplégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5940,51 +5940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences biomécaniques du type et du mode de propulsion en handbike chez le sujet valide ou paraplégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6048,51 +6048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d’aide mécanique à la propulsion en fauteuil roulant manuel : l’exemple d’évaluation d’un système ‘antidevers’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6182,51 +6182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touhami Haytem Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6277,51 +6277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustment of the Subject-and-Wheelchair Fore-and-Aft Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6538,51 +6538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Vista Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6659,51 +6659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Vista Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6728,51 +6728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage des propulsions synchrone et asynchrone en fauteuil roulant manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Alberca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6888,290 +6888,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stabilité du système {Sujet + FRM}</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les systèmes de mesure physiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshimasa Sagawa Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Watelain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sauramps Médical, pp.153-164, 2011, 978-2-84023-747-1</w:t>
+              <w:t xml:space="preserve">Le Fauteuil Roulant Manuel : Choix et Réglages. Une approche pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauramps Médical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-114, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009155v1</w:t>
+                <w:t xml:space="preserve">hal-03036691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de mesure physiologique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La stabilité du système {Sujet + FRM}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F.X. Lepoutre. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Fauteuil Roulant Manuel : Choix et Réglages. Une approche pluridisciplinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sauramps Médical, pp.153-164, 2011, 978-2-84023-747-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauramps Médical</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03036691v1</w:t>
+                <w:t xml:space="preserve">hal-05009155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réglages du fauteuil roulant de sport et performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7222,64 +7222,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition physique et technique de propulsion pour la prévention des blessures et l’autonomie lors de l’utilisation d’un fauteuil roulant manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshimasa Sagawa Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7366,51 +7366,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse biomécanique de la propulsion en fauteuil roulant de sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Toulon, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7518,51 +7518,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C715F57B"/>
+    <w:nsid w:val="3B95BDC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7749,51 +7749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-faupin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9399-6366" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149815255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2925-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Poquerusse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cortial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Vigi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Alberca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020028" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paradela" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2540059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099294v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2501745" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738045v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poquerusse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hays" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vigi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14556" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191804v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiya Noury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorian Honnorat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1576949" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7050084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brassart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137469" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ch&#233;nier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263392" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alberca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ch&#233;nier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.04.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadate Bakatchina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1898670" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HPS9CTZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Chikh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2018.03.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultana Roland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-017-0245-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03652058v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lentin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512516656817" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2016.08.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/245378" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weissland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lepretre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faupin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.159" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-792KJW23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1127285" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818603v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00380" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01342021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquier-Bret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17483107.2012.756947" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.26.2.240" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribadeau Dumas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Baudinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.04.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Giraudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marsan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890611v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley Gomez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463655v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Olive Medodjou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.037" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03651993v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Combet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7DCZQBJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.068" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.063" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463374v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Francillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463863v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463859v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03460621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03460828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03460800v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Haytem Ben" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999373v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485208v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009155v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036691v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Sagawa Jr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livres-medicaux.com/le-fauteuil-roulant-manuel-choix-et-reglages-une-approche-pluridisciplianire.html" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036661v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meurise" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03277024v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-faupin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9399-6366" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149815255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2925-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099294v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2501745" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paradela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2540059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Poquerusse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cortial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Vigi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Alberca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738045v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poquerusse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hays" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vigi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14556" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191804v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiya Noury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorian Honnorat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1576949" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7050084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brassart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137469" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ch&#233;nier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263392" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alberca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ch&#233;nier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.04.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadate Bakatchina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1898670" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HPS9CTZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Chikh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2018.03.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultana Roland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-017-0245-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03652058v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lentin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512516656817" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2016.08.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/245378" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weissland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lepretre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faupin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.159" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-792KJW23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1127285" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818603v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00380" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01342021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquier-Bret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17483107.2012.756947" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.26.2.240" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribadeau Dumas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Baudinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.04.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Giraudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marsan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890611v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley Gomez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463655v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Olive Medodjou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.037" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03651993v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Combet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7DCZQBJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.068" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.063" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463374v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Francillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463863v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463859v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03460621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03460828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03460800v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Haytem Ben" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999373v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485208v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036691v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Sagawa Jr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livres-medicaux.com/le-fauteuil-roulant-manuel-choix-et-reglages-une-approche-pluridisciplianire.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036661v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meurise" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03277024v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>