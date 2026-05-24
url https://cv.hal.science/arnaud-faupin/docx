--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2022,364 +2022,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arm-trunk coordination in wheelchair initiation displacement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activités aquatiques à visée thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Watelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufien Chikh</w:t>
+                <w:t xml:space="preserve">Sultana Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Garnier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Kemoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emc Kinesitherapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26-140-A-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027991v1</w:t>
+                <w:t xml:space="preserve">hal-03028098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités aquatiques à visée thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Watelain</w:t>
+                <w:t xml:space="preserve">Arm-trunk coordination in wheelchair initiation displacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufien Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sultana Roland</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emc Kinesitherapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40, pp.16-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2018.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028098v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrokinésithérapie. Principes et infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultana Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kemoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emc Kinesitherapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26-140-A-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2636,295 +2636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptability and Prediction of Anticipatory Muscular Activity Parameters to Different Movements in the Sitting Position</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soufien Chikh</w:t>
+                <w:t xml:space="preserve">Perceived exertion responses and performance of two mode of propulsion in the multistage field test with wheelchair basketball players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jarraya</w:t>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 123 (1), pp.190-231. </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (6), pp.e181-e188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0031512516656817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313058v1</w:t>
+                <w:t xml:space="preserve">hal-03033903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived exertion responses and performance of two mode of propulsion in the multistage field test with wheelchair basketball players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Astier</w:t>
+                <w:t xml:space="preserve">Adaptability and Prediction of Anticipatory Muscular Activity Parameters to Different Movements in the Sitting Position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufien Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Borel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vallier</w:t>
+                <w:t xml:space="preserve">Mohamed Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (6), pp.e181-e188. </w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123 (1), pp.190-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2016.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0031512516656817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033903v1</w:t>
+                <w:t xml:space="preserve">hal-03313058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Modified Multistage Field Test on Performance and Physiological Responses in Wheelchair Basketball Players</w:t>
               </w:r>
@@ -2936,51 +2936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,51 +3195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3325,51 +3325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3537,51 +3537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of synchronous versus asynchronous mode of propulsion on wheelchair basketball sprinting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4173,243 +4173,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON BETWEEN BACKWARD AND FORWARD PROPULSION IN WHEELCHAIR BADMINTON</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilona Alberca</w:t>
+                <w:t xml:space="preserve">IN SITU VALIDATION OF POWER QUANTIFICATION FOR DYNAMIC WHEELCHAIR SPORTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Deves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Biomechanics (ISB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489352v1</w:t>
+                <w:t xml:space="preserve">hal-04489340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IN SITU VALIDATION OF POWER QUANTIFICATION FOR DYNAMIC WHEELCHAIR SPORTS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Marsan</w:t>
+                <w:t xml:space="preserve">COMPARISON BETWEEN BACKWARD AND FORWARD PROPULSION IN WHEELCHAIR BADMINTON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Alberca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Biomechanics (ISB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489340v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d'une démarche pluridisciplinaire en matière d'accessibilité : exemple de l'étude pilote du campus de la Garde</w:t>
               </w:r>
@@ -4667,51 +4667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Olive Medodjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4943,51 +4943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pinti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe Journées de l’AFAPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Toulon, France. pp.S42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6061,77 +6061,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hechmi Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pinti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6888,385 +6888,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de mesure physiologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Louis</w:t>
+                <w:t xml:space="preserve">La stabilité du système {Sujet + FRM}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F.X. Lepoutre. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Fauteuil Roulant Manuel : Choix et Réglages. Une approche pluridisciplinaire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.109-114, 2011</w:t>
+              <w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sauramps Médical, pp.153-164, 2011, 978-2-84023-747-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036691v1</w:t>
+                <w:t xml:space="preserve">hal-05009155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stabilité du système {Sujet + FRM}</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réglages du fauteuil roulant de sport et performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Watelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meurise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sauramps Médical, pp.153-164, 2011, 978-2-84023-747-1</w:t>
+              <w:t xml:space="preserve">Le Fauteuil Roulant Manuel : Choix et Réglages. Une approche pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.273-276, 2011, ISBN 13 9782840239420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009155v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglages du fauteuil roulant de sport et performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les systèmes de mesure physiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshimasa Sagawa Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Meurise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fauteuil Roulant Manuel : Choix et Réglages. Une approche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.273-276, 2011, ISBN 13 9782840239420</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauramps Médical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-114, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036661v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition physique et technique de propulsion pour la prévention des blessures et l’autonomie lors de l’utilisation d’un fauteuil roulant manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshimasa Sagawa Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7518,51 +7518,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B95BDC0"/>
+    <w:nsid w:val="EDF821FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7749,51 +7749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-faupin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9399-6366" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149815255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2925-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099294v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2501745" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paradela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2540059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Poquerusse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cortial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Vigi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Alberca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738045v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poquerusse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hays" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vigi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14556" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191804v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiya Noury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorian Honnorat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1576949" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7050084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brassart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137469" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ch&#233;nier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263392" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alberca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ch&#233;nier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.04.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadate Bakatchina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1898670" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HPS9CTZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Chikh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2018.03.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultana Roland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-017-0245-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03652058v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lentin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512516656817" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2016.08.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/245378" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weissland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lepretre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faupin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.159" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-792KJW23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1127285" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818603v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00380" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01342021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquier-Bret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17483107.2012.756947" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.26.2.240" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribadeau Dumas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Baudinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.04.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Giraudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marsan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890611v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley Gomez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463655v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Olive Medodjou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.037" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03651993v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Combet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7DCZQBJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.068" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.063" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463374v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Francillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463863v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463859v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03460621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03460828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03460800v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Haytem Ben" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999373v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485208v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036691v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Sagawa Jr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livres-medicaux.com/le-fauteuil-roulant-manuel-choix-et-reglages-une-approche-pluridisciplianire.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036661v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meurise" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03277024v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-faupin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9399-6366" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149815255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2925-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099294v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2501745" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paradela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2025.2540059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Poquerusse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cortial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Vigi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Alberca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738045v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poquerusse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hays" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vigi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14556" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191804v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiya Noury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorian Honnorat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1576949" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps8020025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7050084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05017476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brassart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137469" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ch&#233;nier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263392" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alberca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ch&#233;nier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.04.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadate Bakatchina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1898670" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HPS9CTZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultana Roland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kemoun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Chikh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2018.03.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-017-0245-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03652058v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lentin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2016.08.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512516656817" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/245378" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weissland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lepretre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faupin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.159" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-792KJW23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1127285" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818603v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00380" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01342021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquier-Bret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17483107.2012.756947" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.26.2.240" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ribadeau Dumas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Baudinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.04.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Giraudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marsan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890611v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley Gomez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463655v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Olive Medodjou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.037" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03651993v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Combet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7DCZQBJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.068" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.063" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463374v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Francillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463863v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463859v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03460621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03460828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03460800v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Haytem Ben" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999373v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485208v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009155v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036661v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meurise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036691v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Sagawa Jr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livres-medicaux.com/le-fauteuil-roulant-manuel-choix-et-reglages-une-approche-pluridisciplianire.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03277024v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>