--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -345,472 +345,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital antimicrobial stewardship team perceptions and usability of a computerized clinical decision support system</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa Infections in Patients with Severe COVID-19 in Intensive Care Units: A Retrospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+                <w:t xml:space="preserve">Marie Regad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
+                <w:t xml:space="preserve">Sébastien Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Meyer</w:t>
+                <w:t xml:space="preserve">Élodie Conrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pulcini</w:t>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 192, pp.105653. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13050390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756064v1</w:t>
+                <w:t xml:space="preserve">hal-04637535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of infection control professionals toward electronic surveillance software supporting inpatient infections: A mixed methods study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Lizon</w:t>
+                <w:t xml:space="preserve">Marie Regad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 186, pp.105419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa Infections in Patients with Severe COVID-19 in Intensive Care Units: A Retrospective Study</w:t>
+                <w:t xml:space="preserve">Hospital antimicrobial stewardship team perceptions and usability of a computerized clinical decision support system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Regad</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gibot</w:t>
+                <w:t xml:space="preserve">Florence Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Conrath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Lizon</w:t>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (5), pp.390. </w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192, pp.105653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13050390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637535v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outbreak of carbapenemase-producing Citrobacter farmeri in an intensive care haematology department linked to a persistent wastewater reservoir in one hospital room, France, 2019 to 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Regad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentine Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -900,51 +900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial contamination of new dental unit waterlines and efficacy of shock disinfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lozniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1030,51 +1030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial waterline contamination by Pseudomonas aeruginosa in newly installed dental chairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1128,221 +1128,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de l’air intérieur des structures médico-sociales et libérales</w:t>
+                <w:t xml:space="preserve">An unprecedented and large-scale support mission to assist residential care facilities during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Baurès</w:t>
+                <w:t xml:space="preserve">Anaïs Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guegan</w:t>
+                <w:t xml:space="preserve">Elodie Conrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Guillaso</w:t>
+                <w:t xml:space="preserve">Muriel Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection Prevention in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.100234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infpip.2022.100234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002050v1</w:t>
+                <w:t xml:space="preserve">hal-03882470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Health Risk Assessment of the Chronic Inhalation of Chemical Compounds in Healthcare and Elderly Care Facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Colas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Baudet</w:t>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1387,498 +1396,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unprecedented and large-scale support mission to assist residential care facilities during the COVID-19 pandemic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Colas</w:t>
+                <w:t xml:space="preserve">La qualité de l’air intérieur des structures médico-sociales et libérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Colombo</w:t>
+                <w:t xml:space="preserve">Hélène Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Prevention in Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 612, pp.48-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882470v1</w:t>
+                <w:t xml:space="preserve">hal-04002050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating antibiotic stewardship and healthcare-associated infections surveillance assisted by computer: protocol for an interrupted time series study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of airborne particle emission during surgical and percutaneous dilatational tracheostomy COVID-19 adapted procedures in a swine model: experimental report and review of literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Agrinier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Lozniewski</w:t>
+                <w:t xml:space="preserve">Valentin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lescroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pequignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Grimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-056125⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0278089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735973v1</w:t>
+                <w:t xml:space="preserve">hal-04287006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of airborne particle emission during surgical and percutaneous dilatational tracheostomy COVID-19 adapted procedures in a swine model: experimental report and review of literature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pequignot</w:t>
+                <w:t xml:space="preserve">Evaluating antibiotic stewardship and healthcare-associated infections surveillance assisted by computer: protocol for an interrupted time series study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonie Grimmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Florentin</w:t>
+                <w:t xml:space="preserve">Nelly Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lozniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0278089. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.e056125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-056125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287006v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Carbon Dioxide, Fine Particulate Matter and Total Volatile Organic Compounds in Private Healthcare and Elderly Care Facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1942,77 +1942,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological Contamination of the Office Environment in Dental and Medical Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Grimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Regad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2072,90 +2072,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Air Quality in Healthcare and Care Facilities: Chemical Pollutants and Microbiological Contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (10), pp.1337. </w:t>
@@ -2206,51 +2206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of BRS® and Alpron®/Bilpron® Disinfectants for Dental Unit Waterlines: A Six-Year Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Martrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,51 +2474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental Unit Waterlines: A Survey of Practices in Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Martrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2595,90 +2595,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de l’air intérieur dans les établissements hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2729,64 +2729,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l’air intérieur des structures médico-sociales et libérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2824,103 +2824,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor air quality in two French hospitals Measurement of chemical and microbiological contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 642, pp.168-179. </w:t>
@@ -3114,51 +3114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3194,976 +3194,988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial control of dental unit water: Feedback on different disinfection methods experience</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Martrette</w:t>
+                <w:t xml:space="preserve">Analyse physicochimique et microbiologique de la Qualité de l’Air Intérieur dans les établissements HOSPitaliers : l’étude QAIHOSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Rivier</w:t>
+                <w:t xml:space="preserve">A. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Clement</w:t>
+                <w:t xml:space="preserve">M. Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (2), pp.247 - 249. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.e10--e11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2015.08.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2016.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488494v1</w:t>
+                <w:t xml:space="preserve">hal-01334070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse physicochimique et microbiologique de la Qualité de l’Air Intérieur dans les établissements HOSPitaliers : l’étude QAIHOSP</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+                <w:t xml:space="preserve">Microbial control of dental unit water: Feedback on different disinfection methods experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Martrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guillaso</w:t>
+                <w:t xml:space="preserve">Alexandre Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2016.04.026⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (2), pp.247 - 249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2015.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334070v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhaled nitric oxide and screening for occupational asthma in two at-risk sectors: bakery and hairdressing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-S. Acouetey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Remen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Tuberculosis and Lung Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (6), pp.744-750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5588/ijtld.13.0641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de l’air intérieur dans les établissements hospitaliers – QAIHOSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADEME. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QAIHOSP : Qualité de l'Air Intérieur dans les établissements HOSpitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADEME. 2018, 38p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'air dans les hôpitaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès Français sur les Aérosols - CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Jan 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2018-12566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009923v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-04546545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrices emplois-expositions et émergence des risques professionnels : application au sein du Réseau National de Vigilance des Pathologies Professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université de Lorraine, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017LORR0309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01834603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4173,105 +4185,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'outils nécessaires au suivi et à la maîtrise de la qualité de l'air dans un établissement de Santé : exemple de la démarche qualité du Service d'Hygiène du C.H.U. de Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4339,51 +4351,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1667016A"/>
+    <w:nsid w:val="BA0D40A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4570,51 +4582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-florentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2011-4016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156546485" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/752885" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Yaghlane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Borsa-Dorion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schweitzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2026.01.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105653" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Conrath" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13050390" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Roth-Guepin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonmati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.14.2300386" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lozniewski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mortier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03678-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03962-23" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04002050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guillaso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03617632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Conrath" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Colombo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infpip.2022.100234" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03735973v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-056125" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04287006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lescroart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pequignot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Grimmer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030136" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10111375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martrette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082634" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Decalonne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra dos Santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gimenes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goube" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abadie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03925-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16214242" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gangneux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01915973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Surget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.047" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Members Rnv3p" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-017-1215-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01632369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.08.029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2016.04.026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P9X7T1V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florentin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-S. Acouetey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Remen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penven" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thaon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5588/ijtld.13.0641" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-12566" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04003892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04546545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01834603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0309" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-florentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2011-4016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156546485" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/752885" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Yaghlane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Borsa-Dorion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schweitzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2026.01.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Conrath" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13050390" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105419" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105653" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Roth-Guepin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonmati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.14.2300386" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lozniewski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mortier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03678-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03962-23" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Conrath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Colombo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infpip.2022.100234" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03617632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04002050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guillaso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04287006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lescroart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pequignot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Grimmer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278089" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03735973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-056125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030136" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10111375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martrette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082634" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Decalonne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra dos Santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gimenes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goube" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abadie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03925-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16214242" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gangneux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01915973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Surget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.047" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Members Rnv3p" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-017-1215-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01632369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2016.04.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P9X7T1V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clement" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.08.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L4HTVX8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florentin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-S. Acouetey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Remen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penven" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thaon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5588/ijtld.13.0641" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04003892v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04546545v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009923v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-12566" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01834603v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0309" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734165v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>