--- v1 (2026-04-07)
+++ v2 (2026-05-11)
@@ -177,51 +177,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -345,3296 +345,3430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa Infections in Patients with Severe COVID-19 in Intensive Care Units: A Retrospective Study</w:t>
+                <w:t xml:space="preserve">Initial waterline contamination by Pseudomonas aeruginosa in newly installed dental chairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Regad</w:t>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gibot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13050390⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.e0396223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.03962-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637535v1</w:t>
+                <w:t xml:space="preserve">hal-04558240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of infection control professionals toward electronic surveillance software supporting inpatient infections: A mixed methods study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Baudet</w:t>
+                <w:t xml:space="preserve">Outbreak of carbapenemase-producing Citrobacter farmeri in an intensive care haematology department linked to a persistent wastewater reservoir in one hospital room, France, 2019 to 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentine Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Regad</w:t>
+                <w:t xml:space="preserve">Gabrielle Roth-Guepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+                <w:t xml:space="preserve">Caroline Bonmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 186, pp.105419. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (14), pp.2300386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.14.2300386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637537v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital antimicrobial stewardship team perceptions and usability of a computerized clinical decision support system</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa Infections in Patients with Severe COVID-19 in Intensive Care Units: A Retrospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Regad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
+                <w:t xml:space="preserve">Sébastien Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Pulcini</w:t>
+                <w:t xml:space="preserve">Élodie Conrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105653⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13050390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756064v1</w:t>
+                <w:t xml:space="preserve">hal-04637535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of carbapenemase-producing Citrobacter farmeri in an intensive care haematology department linked to a persistent wastewater reservoir in one hospital room, France, 2019 to 2022</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Lizon</w:t>
+                <w:t xml:space="preserve">Central venous catheter-related infection: does insertion site still matter? A French multicentric cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentine Alauzet</w:t>
+                <w:t xml:space="preserve">Nicolas Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Roth-Guepin</w:t>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bonmati</w:t>
+                <w:t xml:space="preserve">Anaïs Machut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Hervé Vacheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.14.2300386⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (11), pp.1830-1840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-024-07615-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235140v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial contamination of new dental unit waterlines and efficacy of shock disinfection</w:t>
+                <w:t xml:space="preserve">Hospital antimicrobial stewardship team perceptions and usability of a computerized clinical decision support system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Mortier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-024-03678-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192, pp.105653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848513v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial waterline contamination by Pseudomonas aeruginosa in newly installed dental chairs</w:t>
+                <w:t xml:space="preserve">Perceptions of infection control professionals toward electronic surveillance software supporting inpatient infections: A mixed methods study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.03962-23⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 186, pp.105419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558240v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unprecedented and large-scale support mission to assist residential care facilities during the COVID-19 pandemic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial contamination of new dental unit waterlines and efficacy of shock disinfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Regad</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lozniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Prevention in Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-024-03678-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infpip.2022.100234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03882470v1</w:t>
+                <w:t xml:space="preserve">hal-04848513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Health Risk Assessment of the Chronic Inhalation of Chemical Compounds in Healthcare and Elderly Care Facilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoor Carbon Dioxide, Fine Particulate Matter and Total Volatile Organic Compounds in Private Healthcare and Elderly Care Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.141. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10030141⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10030136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617632v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de l’air intérieur des structures médico-sociales et libérales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Baurès</w:t>
+                <w:t xml:space="preserve">An unprecedented and large-scale support mission to assist residential care facilities during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monique Guillaso</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Conrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection Prevention in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.100234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infpip.2022.100234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002050v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of airborne particle emission during surgical and percutaneous dilatational tracheostomy COVID-19 adapted procedures in a swine model: experimental report and review of literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Florentin</w:t>
+                <w:t xml:space="preserve">Quantitative Health Risk Assessment of the Chronic Inhalation of Chemical Compounds in Healthcare and Elderly Care Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0278089. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics10030141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287006v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating antibiotic stewardship and healthcare-associated infections surveillance assisted by computer: protocol for an interrupted time series study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La qualité de l’air intérieur des structures médico-sociales et libérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Agrinier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Lozniewski</w:t>
+                <w:t xml:space="preserve">Hélène Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 612, pp.48-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735973v1</w:t>
+                <w:t xml:space="preserve">hal-04002050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Carbon Dioxide, Fine Particulate Matter and Total Volatile Organic Compounds in Private Healthcare and Elderly Care Facilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+                <w:t xml:space="preserve">Measurement of airborne particle emission during surgical and percutaneous dilatational tracheostomy COVID-19 adapted procedures in a swine model: experimental report and review of literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lescroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pequignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Grimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10030136⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0278089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620295v1</w:t>
+                <w:t xml:space="preserve">hal-04287006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological Contamination of the Office Environment in Dental and Medical Practice</w:t>
+                <w:t xml:space="preserve">Evaluating antibiotic stewardship and healthcare-associated infections surveillance assisted by computer: protocol for an interrupted time series study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lozniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10111375⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.e056125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-056125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882481v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Air Quality in Healthcare and Care Facilities: Chemical Pollutants and Microbiological Contaminants</w:t>
+                <w:t xml:space="preserve">Microbiological Contamination of the Office Environment in Dental and Medical Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Grimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12101337⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10111375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412471v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of BRS® and Alpron®/Bilpron® Disinfectants for Dental Unit Waterlines: A Six-Year Study</w:t>
+                <w:t xml:space="preserve">Indoor Air Quality in Healthcare and Care Facilities: Chemical Pollutants and Microbiological Contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Florentin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17082634⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (10), pp.1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12101337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232838v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus capitis isolated from bloodstream infections: a nationwide 3-month survey in 38 neonatal intensive care units</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gimenes</w:t>
+                <w:t xml:space="preserve">Efficacy of BRS® and Alpron®/Bilpron® Disinfectants for Dental Unit Waterlines: A Six-Year Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Goube</w:t>
+                <w:t xml:space="preserve">Jean-Marc Martrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Abadie</w:t>
+                <w:t xml:space="preserve">Frédéric Camelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (11), pp.2185-94. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (8), pp.2634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-020-03925-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17082634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868692v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental Unit Waterlines: A Survey of Practices in Eastern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Florentin</w:t>
+                <w:t xml:space="preserve">Staphylococcus capitis isolated from bloodstream infections: a nationwide 3-month survey in 38 neonatal intensive care units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Decalonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16214242⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (11), pp.2185-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-020-03925-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458104v1</w:t>
+                <w:t xml:space="preserve">hal-02868692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de l’air intérieur dans les établissements hospitaliers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+                <w:t xml:space="preserve">Dental Unit Waterlines: A Survey of Practices in Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Martrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Camelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (21), pp.4242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16214242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923097v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l’air intérieur des structures médico-sociales et libérales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La qualité de l’air intérieur dans les établissements hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, La santé au travail, 11, pp.22-23</w:t>
+              <w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 779, pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01915973v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor air quality in two French hospitals Measurement of chemical and microbiological contaminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité de l’air intérieur des structures médico-sociales et libérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Baurès</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La santé au travail, 11, pp.22-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863045v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01915973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of job-exposure matrices for exposure assessment in occupational safety and health monitoring systems: application from the French national occupational disease surveillance and prevention network</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Indoor air quality in two French hospitals Measurement of chemical and microbiological contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-017-1215-1⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 642, pp.168-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560279v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant determination of indoor air microbiological and chemical contamination for a global approach of air quality in hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60 (S2), pp.122-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse physicochimique et microbiologique de la Qualité de l’Air Intérieur dans les établissements HOSPitaliers : l’étude QAIHOSP</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of job-exposure matrices for exposure assessment in occupational safety and health monitoring systems: application from the French national occupational disease surveillance and prevention network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Members Rnv3p</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2016.04.026⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (6), pp.491-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-017-1215-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01334070v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial control of dental unit water: Feedback on different disinfection methods experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Martrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Infection Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (2), pp.247 - 249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajic.2015.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse physicochimique et microbiologique de la Qualité de l’Air Intérieur dans les établissements HOSPitaliers : l’étude QAIHOSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.e10--e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2016.04.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exhaled nitric oxide and screening for occupational asthma in two at-risk sectors: bakery and hairdressing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-S. Acouetey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Remen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Tuberculosis and Lung Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (6), pp.744-750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5588/ijtld.13.0641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3644,269 +3778,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l’air intérieur dans les établissements hospitaliers – QAIHOSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Baurès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAIHOSP : Qualité de l'Air Intérieur dans les établissements HOSpitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Baurès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2018, 38p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3916,163 +4050,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'air dans les hôpitaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Baurès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès Français sur les Aérosols - CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Jan 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2018-12566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4082,100 +4216,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrices emplois-expositions et émergence des risques professionnels : application au sein du Réseau National de Vigilance des Pathologies Professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université de Lorraine, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LORR0309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01834603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4185,105 +4319,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'outils nécessaires au suivi et à la maîtrise de la qualité de l'air dans un établissement de Santé : exemple de la démarche qualité du Service d'Hygiène du C.H.U. de Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4351,51 +4485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA0D40A1"/>
+    <w:nsid w:val="26F1FB83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4582,51 +4716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-florentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2011-4016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156546485" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/752885" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Yaghlane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Borsa-Dorion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schweitzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2026.01.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Conrath" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13050390" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105419" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105653" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Roth-Guepin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonmati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.14.2300386" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lozniewski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mortier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03678-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03962-23" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Conrath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Colombo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infpip.2022.100234" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03617632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04002050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guillaso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04287006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lescroart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pequignot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Grimmer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278089" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03735973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-056125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030136" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10111375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martrette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082634" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Decalonne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra dos Santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gimenes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goube" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abadie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03925-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16214242" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gangneux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01915973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Surget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.047" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Members Rnv3p" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-017-1215-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01632369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2016.04.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P9X7T1V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488494v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clement" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.08.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L4HTVX8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florentin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-S. Acouetey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Remen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penven" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thaon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5588/ijtld.13.0641" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04003892v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04546545v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009923v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-12566" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01834603v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0309" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734165v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-florentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2011-4016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156546485" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/752885" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05491237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Yaghlane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Borsa-Dorion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schweitzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2026.01.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mortier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03962-23" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Roth-Guepin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonmati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.14.2300386" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Conrath" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13050390" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cosme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07615-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105653" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105419" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lozniewski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03678-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030136" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Conrath" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Colombo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infpip.2022.100234" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03617632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030141" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04002050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guillaso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04287006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lescroart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pequignot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Grimmer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03735973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-056125" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882481v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10111375" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101337" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martrette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082634" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Decalonne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra dos Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gimenes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goube" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abadie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03925-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16214242" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923097v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gangneux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01915973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863045v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Surget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.047" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01632369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Members Rnv3p" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-017-1215-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rivier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clement" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.08.029" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L4HTVX8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334070v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2016.04.026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P9X7T1V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-S. Acouetey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Remen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penven" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thaon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5588/ijtld.13.0641" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04003892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04546545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-12566" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01834603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0309" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>