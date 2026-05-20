--- v0 (2026-03-17)
+++ v1 (2026-05-20)
@@ -118,432 +118,432 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Get Divorced in Medieval Tuscany? Women’s Agency and publica fama in Church court records (Pistoia, late 13th century)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud-Vivien Fossier</w:t>
+                <w:t xml:space="preserve">Marriage on Trial. Women, Gender, and Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Vivien Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval People: Social Bonds, Kinship and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, https://scholarworks.wmich.edu/medpros/vol39/iss1/2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Get Divorced in Medieval Tuscany? Women’s Agency and publica fama in Church court records (Pistoia, late 13th century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Vivien Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval People: Social Bonds, Kinship and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (1), https://scholarworks.wmich.edu/medpros/vol39/iss1/4/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d’Alexis Fontbonne, Introduction à la sociologie médiévale, Paris, CNRS Éditions, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Vivien Fossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel. Science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.427-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour en finir avec la violence et l’irrationalité du Moyen-Âge. Compte rendu de Régine Le Jan, Amis ou ennemis ? Émotions, relations, identités au Moyen Âge »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Vivien Fossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sara Mcdougall</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Krista A. Murchison, Manuals for Penitents in Medieval England. From Ancrene Wisse to the Parson’s Tale, Cambridge, D.S. Brewer, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Vivien Fossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medieval People: Social Bonds, Kinship and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39, https://scholarworks.wmich.edu/medpros/vol39/iss1/2</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118 (1-2), pp.364-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Krista A. Murchison, Manuals for Penitents in Medieval England. From Ancrene Wisse to the Parson’s Tale, Cambridge, D.S. Brewer, 2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05033303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une religion sans droit ? Réflexions sur le régime de normativité de l’Église médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Vivien Fossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
-[...68 lines deleted...]
-              <w:t xml:space="preserve">ThéoRèmes : Enjeux des approches empiriques des religions</w:t>
+              <w:t xml:space="preserve">ThéoRèmes : Penser le religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Le droit : une approche empirique de la religion ?, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/theoremes.5573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
@@ -692,51 +692,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01476890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit et sciences sociales : les espaces d’un rapprochement</w:t>
+                <w:t xml:space="preserve">Droit et sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Vivien Fossier</w:t>
@@ -745,102 +745,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Penser avec le droit, 27, pp.7-19. </w:t>
+              <w:t xml:space="preserve">, 2014, 27, pp.7-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traces.6040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01929548v1</w:t>
+                <w:t xml:space="preserve">halshs-02862931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit et sciences sociales</w:t>
+                <w:t xml:space="preserve">Droit et sciences sociales : les espaces d’un rapprochement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Vivien Fossier</w:t>
@@ -849,78 +849,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 27, pp.7-19. </w:t>
+              <w:t xml:space="preserve">, 2014, Penser avec le droit, 27, pp.7-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traces.6040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02862931v1</w:t>
+                <w:t xml:space="preserve">halshs-01929548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La casuistique médiévale à l'œuvre.</w:t>
               </w:r>
@@ -2429,319 +2429,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tra burocrazia papale e casi particolari : uno studio delle suppliche della Penitenzieria Apostolica al tempo del concilio di Pisa (1410-1411)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Vivien Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Nykiel; U. Taraborrelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Archivio della Penitenzieria Apostolica : stato attuale e prospettive future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Libreria editrice vaticana, pp.39-56, 2017, 9788826600291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01682260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’exemple ou la norme. De l’art d’administrer par formulaire (XIIe-XIVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Vivien Fossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giavarini L. Martin F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoir des formes, écriture des normes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.21-40, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01556029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Propter vitandum scandalum. Historia de una categoría jurídica (siglos XII-XV) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Vivien Fossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Dell’Elicine, P. Miceli et A. Morin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificios pasados. Nociones del derecho medieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.245-307, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01593296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What exactly is the forum confessionis ? Secrecy and Scandal in Church Governance (12th-14th centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Vivien Fossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Meirinhos; C. Lopez; J. Rebalde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secrets and Discovery in the Middle Ages, Proceedings of the 5th European Congress of the FIDEM (Porto, 24-29 June 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.237-246, 2017, 978-2-503-57745-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01682254v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01682260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defectus natalium. Un cas paradigmatique du pouvoir pontifical de dispense (XIe-XVe siècle)</w:t>
               </w:r>
@@ -2940,319 +2940,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01258846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le ‘for de la conscience’. L’invention d’une nouvelle frontière juridictionnelle (XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Vivien Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnot B., Lemesle B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice entre droit et conscience du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.115-123, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01262055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les registres judiciaires de l’évêque de Pistoia (1287-1301). Esquisse d’une enquête sur les procédures ecclésiastiques dans l’Italie du Due et du Trecento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Vivien Fossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Fourniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice dans les cités épiscopales du Moyen-Âge à la fin de l'Ancien Régime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.57-68, 2014, 978-2-36170-084-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01107373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Garnot B., Lemesle B. </w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le for interne de l'Église (XIIe-XVe siècles) : entre ordre public et salut individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Vivien Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guay M., Halary M.- P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La justice entre droit et conscience du Moyen Âge à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.115-123, 2014</w:t>
+              <w:t xml:space="preserve">"Intus" et "foris" : une catégorie de la pensée médiévale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l' université Paris Sorbonne, p. 57-67, 2013, Cultures et civilisations médiévales (Paris) ; 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines scripturaires de l'administration. Deux instruments de l'épistolarité pontificale au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Vivien Fossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Cammarosano ; Stéphane Gioanni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les correspondances en Italie. Formes, styles et fonctions de l'écriture épistolaire (Ve-XVe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERM, pp.271-287, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00967955v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00950297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grâce, mesure et discipline. Les sentences de la Pénitencerie Apostolique (XIIIe-XIVe siècles)</w:t>
               </w:r>
@@ -3553,51 +3553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05484250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Vivien Fossier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05489352v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05490204v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05484207v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mcdougall" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.5573" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;venin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.676" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4183" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chandelier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Certin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05490225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05490213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Page" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemesle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie De&#160;las&#160;heras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorochov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fourcade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Olivier Touati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petitjean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Revest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318036v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05484345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/182731?lang=fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/135ub" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05023874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/365" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556029v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762561v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05484207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Vivien Fossier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mcdougall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05484250v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05489352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05490204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.5573" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;venin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.676" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4183" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chandelier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Certin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05490225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05490213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Page" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemesle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie De&#160;las&#160;heras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorochov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fourcade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Olivier Touati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petitjean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Revest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318036v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05484345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/182731?lang=fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/135ub" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05023874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/365" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556029v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262055v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107373v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762561v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>