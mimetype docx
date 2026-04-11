--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,7921 +234,9180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A‐Site Cationic Variation to Expand the Sacrificial Layer AVO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Family Dissolving in Water</w:t>
+                <w:t xml:space="preserve">Effect of various buffer layers for the large-scale atomic layer deposition integration of archetypical SrTiO3 thin film on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bérini</w:t>
+                <w:t xml:space="preserve">Razvan Burcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepak Dagur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202500094⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 736, pp.166810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2026.166810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033067v1</w:t>
+                <w:t xml:space="preserve">hal-05587514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite AMoO3 (A = Ca, Sr, Ba): A New Ambient-Stable and Water-Soluble Sacrificial Layer Family for Single-Crystal Self-Supporting Oxide Membrane Fabrication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A‐Site Cationic Variation to Expand the Sacrificial Layer AVO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Family Dissolving in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Dagur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c01621⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (12), pp.2500094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202500094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050802v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the SrVO3 thin film thickness integrated on glass thanks to [Ca$_2$Nb$_3$O$_{10}$]- nanosheets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perovskite AMoO3 (A = Ca, Sr, Ba): A New Ambient-Stable and Water-Soluble Sacrificial Layer Family for Single-Crystal Self-Supporting Oxide Membrane Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Baudouin</w:t>
+                <w:t xml:space="preserve">Moussa Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dallocchio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162580⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (18), pp.27400-27407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c01621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929878v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of optical transitions and electrical properties in LaVO3/SrTiO3 heterostructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+                <w:t xml:space="preserve">Influence of the SrVO3 thin film thickness integrated on glass thanks to [Ca$_2$Nb$_3$O$_{10}$]- nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie El Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian David</w:t>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+                <w:t xml:space="preserve">Florent Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 169, pp.107852. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 690, pp.162580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739521v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial Zirconia Surfaces from Organocatalyzed Atom-Transfer Radical Polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of optical transitions and electrical properties in LaVO3/SrTiO3 heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Harfouche</w:t>
+                <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Marie</w:t>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Dragoe</w:t>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Thébault</w:t>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma17081775⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 169, pp.107852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544266v1</w:t>
+                <w:t xml:space="preserve">hal-04739521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Transparency Window of SrVO 3 Transparent Conducting Oxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+                <w:t xml:space="preserve">Antibacterial Zirconia Surfaces from Organocatalyzed Atom-Transfer Radical Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+                <w:t xml:space="preserve">P Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c07225⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (8), pp.1775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17081775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684679v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling mesenchymal stem cell differentiation using vanadium oxide thin film surface wettability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Hammad</w:t>
+                <w:t xml:space="preserve">Tuning the Transparency Window of SrVO 3 Transparent Conducting Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Lhuissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Retoux</w:t>
+                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0155299⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (36), pp.47854-47865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c07225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256488v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation control of Platinum electrode grown on silicon using [Ca2Nb3O10]− nanosheets as seed layer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Manguele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J J Manguele</w:t>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baudouin</w:t>
+                <w:t xml:space="preserve">C. Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cibert</w:t>
+                <w:t xml:space="preserve">B. Domenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 765, pp.139640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and etching of the insulating Sr‐Rich V 5+ phase at the metallic SrVO 3 surface revealed by Operando XAS spectroscopy characterizations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martando Rath</w:t>
+                <w:t xml:space="preserve">Structural, optical, and electrical properties of TiO$_2$ thin films deposited by ALD: Impact of the substrate, the deposited thickness and the deposition temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualyd El-Khaloufi</w:t>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinando Bassato</w:t>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202301056⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 608, pp.155214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739490v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optical, and electrical properties of TiO$_2$ thin films deposited by ALD: Impact of the substrate, the deposited thickness and the deposition temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
+                <w:t xml:space="preserve">Formation and etching of the insulating Sr‐Rich V 5+ phase at the metallic SrVO 3 surface revealed by Operando XAS spectroscopy characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Frilay</w:t>
+                <w:t xml:space="preserve">Oualyd El-Khaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Debieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Ferdinando Bassato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155214⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202301056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807517v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of SrTiO3 polycrystalline substrate grain growth for tuning thin film functional properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Artificial aging of thin films of the indium-free transparent conducting oxide SrVO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101818⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (16), pp.20240-20251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c02421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077479v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial aging of thin films of the indium-free transparent conducting oxide SrVO 3</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of SrTiO3 polycrystalline substrate grain growth for tuning thin film functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c02421⟩</w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.101818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153455v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amido bisphosphonic acid as anchoring agent and photopolymerization initiator onto zirconium oxide surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Ben-Hadj-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihen Ben-Hadj-Salem</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 195, pp.112207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing implant performance: 20% reduction in $Pseudomonas\ aeruginosa$ bacterial initial formation with Cu$_{0.75}$Ti$_{0.25}$O$_2$ coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yadav</w:t>
+                <w:t xml:space="preserve">S. Pradhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pradhan</w:t>
+                <w:t xml:space="preserve">M. Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Khokhlova</w:t>
+                <w:t xml:space="preserve">O. El Khaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (9), pp.095008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0166085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconia surface polymer grafting via dopamine-assisted co-deposition and radical photopolymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling mesenchymal stem cell differentiation using vanadium oxide thin film surface wettability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dezanet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Froissart</w:t>
+                <w:t xml:space="preserve">Abhishek Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2022.107202⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.071102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0155299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782186v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable magnetic and magnetotransport properties in locally epitaxial La 0.67 Sr 0.33 MnO 3 thin films on polycrystalline SrTiO 3 , by control of grain size</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+                <w:t xml:space="preserve">Zirconia surface polymer grafting via dopamine-assisted co-deposition and radical photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dezanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Harfouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.107202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2022.107202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac5a1f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03608785v1</w:t>
+                <w:t xml:space="preserve">hal-03782186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Tunable magnetic and magnetotransport properties in locally epitaxial La 0.67 Sr 0.33 MnO 3 thin films on polycrystalline SrTiO 3 , by control of grain size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (23), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac5a1f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03340142v1</w:t>
+                <w:t xml:space="preserve">hal-03608785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of mesenchymal stem cells using metal oxide thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E Lhuissier</w:t>
+                <w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Retoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Goux</w:t>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/abead6⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.2108047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429552v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS monitoring of SrVO3 thin films from demixing to air ageing: The asset of treatment in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiation of mesenchymal stem cells using metal oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+                <w:t xml:space="preserve">M Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+                <w:t xml:space="preserve">E Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dumont</w:t>
+                <w:t xml:space="preserve">R Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149536⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (23), pp.235402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/abead6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238221v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology control of self-organised Sr3V2O8 nanostructures on SrVO3 grown onto single and poly-crystalline subjacent SrTiO3 substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XPS monitoring of SrVO3 thin films from demixing to air ageing: The asset of treatment in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dallocchio</w:t>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">U. Luders</w:t>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourlier Yoan</w:t>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 566, pp.150759. </w:t>
+              <w:t xml:space="preserve">, 2021, 553, pp.149536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335293v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopant activity for highly in-situ doped polycrystalline silicon: hall, XRD, scanning capacitance microscopy (SCM) and scanning spreading resistance microscopy (SSRM)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology control of self-organised Sr3V2O8 nanostructures on SrVO3 grown onto single and poly-crystalline subjacent SrTiO3 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lallemand</w:t>
+                <w:t xml:space="preserve">B. Bérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+                <w:t xml:space="preserve">M. Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wadia Jouha</w:t>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niemat Moultif</w:t>
+                <w:t xml:space="preserve">Bourlier Yoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (1), pp.010037. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 566, pp.150759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2632-959x/abed3e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341563v1</w:t>
+                <w:t xml:space="preserve">hal-03335293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer and magnetotransport properties of Sr1-La Ru1-Co O3 epitaxial thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dopant activity for highly in-situ doped polycrystalline silicon: hall, XRD, scanning capacitance microscopy (SCM) and scanning spreading resistance microscopy (SSRM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumar Deepak</w:t>
+                <w:t xml:space="preserve">Florent Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umasankar Dash</w:t>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyoungjun Lee</w:t>
+                <w:t xml:space="preserve">Wadia Jouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.S. Suraj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.S. Ramachandra Rao</w:t>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.156142⟩</w:t>
+              <w:t xml:space="preserve">Nano Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.010037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2632-959x/abed3e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014235v1</w:t>
+                <w:t xml:space="preserve">hal-03341563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Epitaxial SrTiO 3 Nanothick Layers Using Water-Soluble Sacrificial Perovskite Oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+                <w:t xml:space="preserve">Orientation control of KNbO3 film grown on glass substrates by Ca2Nb3O10− nanosheets seed layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Berini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+                <w:t xml:space="preserve">L. Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Aureau</w:t>
+                <w:t xml:space="preserve">A.S. Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (7), pp.8466-8474. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 693, pp.137682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b21047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038338v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation control of KNbO3 film grown on glass substrates by Ca2Nb3O10− nanosheets seed layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Highly textured Pt thin film grown at very low temperature using Ca 2 Nb 3 O 10 nanosheets as seed layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Manguele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Domengès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.S. Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137682⟩</w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), pp.453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-020-2271-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378445v1</w:t>
+                <w:t xml:space="preserve">hal-02493897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly textured Pt thin film grown at very low temperature using Ca 2 Nb 3 O 10 nanosheets as seed layer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Domengès</w:t>
+                <w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Notot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42452-020-2271-9⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 510, pp.- 145522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493897v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of two-dimensional oxide nanosheets seed layers on the growth of (100)BiFeO3 thin films synthesized by chemical solution deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145522⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, E-MRS Oxide Films VII, 693, pp.137687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531301v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of two-dimensional oxide nanosheets seed layers on the growth of (100)BiFeO3 thin films synthesized by chemical solution deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering the magnetocaloric properties of PrVO 3 epitaxial oxide thin films by strain effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bouquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">A. Endichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Députier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ollivier</w:t>
+                <w:t xml:space="preserve">D. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137687⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (7), pp.072402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0021031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378433v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014237v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the magnetocaloric properties of PrVO 3 epitaxial oxide thin films by strain effects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charge transfer and magnetotransport properties of Sr1-La Ru1-Co O3 epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kumar</w:t>
+                <w:t xml:space="preserve">Kumar Deepak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Copie</w:t>
+                <w:t xml:space="preserve">Umasankar Dash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zaari</w:t>
+                <w:t xml:space="preserve">Kyoungjun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Suraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Ramachandra Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0021031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 847, pp.156142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.156142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014237v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORTE – a multipurpose high-vacuum diffractometer for tender X-ray diffraction and spectroscopy at the SIRIUS beamline of Synchrotron SOLEIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Fontaine</w:t>
+                <w:t xml:space="preserve">Transfer of Epitaxial SrTiO 3 Nanothick Layers Using Water-Soluble Sacrificial Perovskite Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577519003722⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.8466-8474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b21047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264671v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Characterizations and Selective Etching of Sr‐Rich Segregation on Top of SrVO 3 Thin‐Films Grown by Pulsed Laser Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Dumont</w:t>
+                <w:t xml:space="preserve">Textured Manganite Films Anywhere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.201900017⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (40), pp.37302-37312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b12209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189414v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textured Manganite Films Anywhere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Luders</w:t>
+                <w:t xml:space="preserve">Magnetism tailored by mechanical strain engineering in PrVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b12209⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (22), pp.224405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307032v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism tailored by mechanical strain engineering in PrVO 3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Varignon</w:t>
+                <w:t xml:space="preserve">Surface Characterizations and Selective Etching of Sr‐Rich Segregation on Top of SrVO 3 Thin‐Films Grown by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224405⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (5), pp.674-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201900017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014268v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the metal-insulator transition in epitaxial SrV O 3 films by uniaxial strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongbin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumar Deepak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (11), pp.115001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.115001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable monoclinic [110] layered perovskite Dy 2 Ti 2 O 7 thin films for ferroelectric applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Enhancement of magnetic properties in compressively strained PrVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Trassin</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Suraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ra04554f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (12), pp.124413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.124413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014266v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of magnetic properties in compressively strained PrVO 3 thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Metastable monoclinic [110] layered perovskite Dy 2 Ti 2 O 7 thin films for ferroelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pravarthana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Suraj</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.124413⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Editors' Collection: Ferroelectric and Multiferroic Materials, 9 (35), pp.19895-19904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ra04554f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014252v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical properties of the transparent conductor SrVO 3 without long-range crystalline order</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FORTE – a multipurpose high-vacuum diffractometer for tender X-ray diffraction and spectroscopy at the SIRIUS beamline of Synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ciatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lecroard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boileau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. David</w:t>
+                <w:t xml:space="preserve">C. Engblom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Escobar-Galindo</w:t>
+                <w:t xml:space="preserve">P. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112 (2), pp.021905. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (4), pp.1374-1387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5016245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577519003722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693808v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of High Quality SrVO3 Electrode in Oxidizing Atmosphere</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical and electrical properties of the transparent conductor SrVO 3 without long-range crystalline order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouttemy</w:t>
+                <w:t xml:space="preserve">A. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Popova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Keller</w:t>
+                <w:t xml:space="preserve">R. Escobar-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.201600274⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (2), pp.021905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5016245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381122v1</w:t>
+                <w:t xml:space="preserve">hal-01693808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced analysis tool for X-ray photoelectron spectroscopy profiling: Cleaning of perovskite SrTiO3 oxide surface using argon cluster ion source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of High Quality SrVO3 Electrode in Oxidizing Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.11.017⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (18), pp.1600274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201600274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070930v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the electronic phase transition with low dimensionality in SrVO 3 thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+                <w:t xml:space="preserve">Advanced analysis tool for X-ray photoelectron spectroscopy profiling: Cleaning of perovskite SrTiO3 oxide surface using argon cluster ion source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Allain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bérini</w:t>
+                <w:t xml:space="preserve">B. Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Popova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
+                <w:t xml:space="preserve">Y. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2016.07.009⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 601, pp.89-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485848v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubbard band versus oxygen vacancy states in the correlated electron metal SrVO 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the electronic phase transition with low dimensionality in SrVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Backes</w:t>
+                <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rödel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Le Fèvre</w:t>
+                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.241110⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 212, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2016.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222786v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical Faraday spectroscopy of completely bismuth-substituted Bi 3 Fe 5 O 12 garnet thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hubbard band versus oxygen vacancy states in the correlated electron metal SrVO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Deb</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/45/455001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (24), pp.241110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.241110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070950v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature phase transitions and critical exponents of Samarium orthoferrite determined by in situ optical ellipsometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Magneto-optical Faraday spectroscopy of completely bismuth-substituted Bi 3 Fe 5 O 12 garnet thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 111 (5), pp.053923. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (45), pp.455001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3692088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/45/455001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070962v1</w:t>
+                <w:t xml:space="preserve">hal-02070950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of high quality magnetite thin films grown on SrTiO3(001) substrates by pulsed laser deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">High temperature phase transitions and critical exponents of Samarium orthoferrite determined by in situ optical ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 525, pp.115-120. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (5), pp.053923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3692088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070948v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of thin films of BaFeO 3-δ deposited by pulsed injection metal-organic chemical vapor deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of high quality magnetite thin films grown on SrTiO3(001) substrates by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ribeiro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Ferreira</w:t>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4729269⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 525, pp.115-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070958v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of the lattice relaxation in thin epitaxial films of iron oxides: Generalization from the case of ilmenite–hematite solid solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+                <w:t xml:space="preserve">Structural and magnetic properties of thin films of BaFeO 3-δ deposited by pulsed injection metal-organic chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonell</w:t>
+                <w:t xml:space="preserve">N. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Andrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Dumont</w:t>
+                <w:t xml:space="preserve">P. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 605 (11-12), pp.1043-1047. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (11), pp.113923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4729269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070985v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and self-exchange coupling in a YFeO 3 film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boullay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">W. Noun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 110 (4), pp.043928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3626749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optical, and magnetic properties of the ferromagnetic semiconductor hematite-ilmenite Fe2−xTixO3−δ thin films on SrTiO3(001) prepared by pulsed laser deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Mechanism of the lattice relaxation in thin epitaxial films of iron oxides: Generalization from the case of ilmenite–hematite solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3501104⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 605 (11-12), pp.1043-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070990v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterizations of ZnO and Co-doped ZnO films for their use in spintronic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Structural, optical, and magnetic properties of the ferromagnetic semiconductor hematite-ilmenite Fe2−xTixO3−δ thin films on SrTiO3(001) prepared by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (9), pp.093710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3501104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.04.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03545098v1</w:t>
+                <w:t xml:space="preserve">hal-02070990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized sub-40 nm planar patterning process for a La0.7Sr0.3MnO3 magnetic memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Growth and characterizations of ZnO and Co-doped ZnO films for their use in spintronic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Hoa Hong</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.02.021⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (1-6), pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544992v1</w:t>
+                <w:t xml:space="preserve">hal-03545098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic Co-doped ZnO thin films grown using pulsed laser deposition from Zn and Co metallic targets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Optimized sub-40 nm planar patterning process for a La0.7Sr0.3MnO3 magnetic memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Fouchet</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hoa Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Simon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Awatef Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 584 (1), pp.34-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.02.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2003.10.039⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544546v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of a series of low-doped Zn1−xCoxO thin films deposited from Zn and Co metal targets on (0001) Al2O3 substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Ferromagnetic Co-doped ZnO thin films grown using pulsed laser deposition from Zn and Co metallic targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Padhan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 95 (11), pp.7187-7189. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (1-3), pp.192-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1667805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2003.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544549v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of laser-ablated ZnO thin films grown with Zn metal target: A structural study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Structural and magnetic properties of a series of low-doped Zn1−xCoxO thin films deposited from Zn and Co metal targets on (0001) Al2O3 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 96 (6), pp.3228-3233. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1772891⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 95 (11), pp.7187-7189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1667805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544541v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Investigation of laser-ablated ZnO thin films grown with Zn metal target: A structural study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 96 (6), pp.3228-3233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1772891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laser ablation of Co:ZnO films deposited from Zn and Co metal targets on (0001) Al$_2$O$_3$ substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82, pp.3490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadate TCO on glass substrate using CNO nanosheets as a template: effect of thickness on the film properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrian David</w:t>
+                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technische Universität Darmstadt; Forschungszentrum Jülich GmbH, Sep 2024, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921875v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ evaluation of the strontium vandate oxide reactivity by NAP-XPS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+                <w:t xml:space="preserve">Enhancing Ferroelectric and Optoelectronic Thin Film Properties: The Role of 2D Oxide Nanosheets and Substrate Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Carreño-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathiotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission (JNSPE) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">MRM-J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRS, Dec 2025, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694219v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+                <w:t xml:space="preserve">Vanadate TCO on glass substrate using CNO nanosheets as a template: effect of thickness on the film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie El Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universität Darmstadt; Forschungszentrum Jülich GmbH, Sep 2024, Darmstadt, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384320v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation de surfaces de zircone par photopolymérisation de monomères zwittérioniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lecourt</w:t>
+                <w:t xml:space="preserve">In situ evaluation of the strontium vandate oxide reactivity by NAP-XPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Journées de la section Grand Ouest du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission (JNSPE) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563500v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">244th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02291489mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unravelling the complex optical properties of heterogeneous transparent and conducting vanadates thin films grown on a 2D nanosheet layer by the means of Spectroscopic Ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Spectroscopic Ellipsometry (ICSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Beinjing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2D Materials Based van der Waals Heterostructures grown by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparent and conductive indium-free Vanadates crystallized at reduced temperature on glass using a 2D nanosheet seed layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnalisation de surfaces de zircone par photopolymérisation de monomères zwittérioniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dezanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41ème Journées de la section Grand Ouest du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">239th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2D Materials Based van der Waals Herterostructures by Pulsed Laser Deposition (PLD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th edition of iWOE, International Workshop on Oxide Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SrVO3 films grown by PLD : A fine physico-chemical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting 2018 - Symposium K : Nanomaterials, Electronics &amp; Photonics 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8158,521 +9417,671 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Momentum in SOLving the indium and Silver consumption issues for a sustainable Terawattscale Industrialization of high efficiency solar CElls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU PVSEC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienne, Austria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Momentum in SOLving the indium and Silver consumption issues for a sustainable Terawattscale Industrialization of high efficiency solar CElls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicon PV 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strontium pivotal role in perovskite oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourlier Yoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Spectroscopies d'Electrons (JSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buffer layer for the crystal growth of metal oxides of perovskite type in particular on amorphous substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US12503391B2/EP4189755A1. 2021, https://patents.google.com/patent/US12503391B2/en</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et caractérisations de films minces de ZnO et ZnO dopé cobalt préparés par ablation laser pulsé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université de Caen, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00199703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId318"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8819,51 +10228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Dagur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mebarki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c01621" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107852" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harfouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17081775" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Khokhlova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Yadav" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155299" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Manguele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139640" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El-Khaloufi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Bassato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301056" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101818" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126101v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ben-Hadj-Salem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112207" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradhan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khokhlova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Khaloufi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166085" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac5a1f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lhuissier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Retoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abead6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149536" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dallocchio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Deepak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umasankar Dash" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungjun Lee" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Suraj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ramachandra Rao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156142" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Brito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137682" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2271-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137687" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014237v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouhani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endichi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264671v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciatto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecroard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engblom" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519003722" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189414v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307032v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12209" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014268v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224405" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014254v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changan Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Zhang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.115001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014266v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pravarthana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra04554f" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014252v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suraj" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.124413" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01381122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600274" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9P6BLCW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070930v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.11.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485848v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222786v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;del" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241110" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070950v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/45/455001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775E11C2056A652538B72A3CA6EC717FFAD13717/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070962v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692088" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070958v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ribeiro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borges" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. da Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Franco" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729269" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070985v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKS7R4V1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070976v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Noun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626749" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070990v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3501104" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545098v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;chin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.04.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNKQWQZK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544992v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoa Hong" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Hassini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.02.021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHJVKQKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544546v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2003.10.039" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN86C8FG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544549v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padhan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1667805" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544541v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulkarni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1772891" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135967v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694219v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03563500v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405326v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986673v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Deschanvres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986771v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404483v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199703v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05587514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2026.166810" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Dagur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mebarki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c01621" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107852" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harfouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17081775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Manguele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demange" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139640" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El-Khaloufi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Bassato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ben-Hadj-Salem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112207" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradhan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khokhlova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Khaloufi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166085" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Khokhlova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Yadav" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155299" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107202" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac5a1f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lhuissier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Retoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abead6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238221v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149536" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dallocchio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378445v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Brito" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137682" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493897v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2271-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378433v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137687" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014237v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouhani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endichi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014235v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Deepak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umasankar Dash" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungjun Lee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Suraj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ramachandra Rao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156142" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21047" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12209" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014268v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224405" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014254v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changan Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.115001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suraj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.124413" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014266v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pravarthana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra04554f" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264671v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciatto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecroard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engblom" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519003722" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01381122v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600274" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9P6BLCW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.11.017" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485848v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222786v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;del" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241110" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/45/455001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775E11C2056A652538B72A3CA6EC717FFAD13717/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070962v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692088" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ribeiro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borges" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. da Silva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Franco" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729269" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070976v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Noun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626749" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070985v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKS7R4V1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070990v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3501104" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;chin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.04.013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNKQWQZK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544992v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoa Hong" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Hassini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.02.021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHJVKQKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544546v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2003.10.039" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN86C8FG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544549v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padhan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1667805" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544541v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulkarni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1772891" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135967v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564934v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Carre&#241;o-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiotte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565887v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565806v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03563500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565893v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405326v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986673v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Deschanvres" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986771v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404483v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564483v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199703v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>