--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1172,1099 +1172,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation control of Platinum electrode grown on silicon using [Ca2Nb3O10]− nanosheets as seed layer.</w:t>
+                <w:t xml:space="preserve">Controlling mesenchymal stem cell differentiation using vanadium oxide thin film surface wettability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J J Manguele</w:t>
+                <w:t xml:space="preserve">Mariya Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baudouin</w:t>
+                <w:t xml:space="preserve">Abhishek Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cibert</w:t>
+                <w:t xml:space="preserve">M. Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Domenges</w:t>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Demange</w:t>
+                <w:t xml:space="preserve">R. Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 765, pp.139640. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.071102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0155299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932189v1</w:t>
+                <w:t xml:space="preserve">hal-04256488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optical, and electrical properties of TiO$_2$ thin films deposited by ALD: Impact of the substrate, the deposited thickness and the deposition temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation and etching of the insulating Sr‐Rich V 5+ phase at the metallic SrVO 3 surface revealed by Operando XAS spectroscopy characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
+                <w:t xml:space="preserve">Oualyd El-Khaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Frilay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Ferdinando Bassato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155214⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202301056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807517v1</w:t>
+                <w:t xml:space="preserve">hal-04739490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and etching of the insulating Sr‐Rich V 5+ phase at the metallic SrVO 3 surface revealed by Operando XAS spectroscopy characterizations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martando Rath</w:t>
+                <w:t xml:space="preserve">Structural, optical, and electrical properties of TiO$_2$ thin films deposited by ALD: Impact of the substrate, the deposited thickness and the deposition temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualyd El-Khaloufi</w:t>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinando Bassato</w:t>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (31), </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 608, pp.155214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202301056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739490v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial aging of thin films of the indium-free transparent conducting oxide SrVO 3</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orientation control of Platinum electrode grown on silicon using [Ca2Nb3O10]− nanosheets as seed layer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Lebedev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">J J Manguele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Domenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c02421⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 765, pp.139640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153455v1</w:t>
+                <w:t xml:space="preserve">hal-03932189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of SrTiO3 polycrystalline substrate grain growth for tuning thin film functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Materials Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32, pp.101818. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amido bisphosphonic acid as anchoring agent and photopolymerization initiator onto zirconium oxide surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+                <w:t xml:space="preserve">Artificial aging of thin films of the indium-free transparent conducting oxide SrVO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112207⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (16), pp.20240-20251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c02421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126101v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing implant performance: 20% reduction in $Pseudomonas\ aeruginosa$ bacterial initial formation with Cu$_{0.75}$Ti$_{0.25}$O$_2$ coating</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amido bisphosphonic acid as anchoring agent and photopolymerization initiator onto zirconium oxide surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. El Khaloufi</w:t>
+                <w:t xml:space="preserve">Jihen Ben-Hadj-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Khong</w:t>
+                <w:t xml:space="preserve">Sandrine Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (9), pp.095008. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195, pp.112207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0166085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256492v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling mesenchymal stem cell differentiation using vanadium oxide thin film surface wettability</w:t>
+                <w:t xml:space="preserve">Enhancing implant performance: 20% reduction in $Pseudomonas\ aeruginosa$ bacterial initial formation with Cu$_{0.75}$Ti$_{0.25}$O$_2$ coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariya Khokhlova</w:t>
+                <w:t xml:space="preserve">A. Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Yadav</w:t>
+                <w:t xml:space="preserve">S. Pradhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hammad</w:t>
+                <w:t xml:space="preserve">M. Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+                <w:t xml:space="preserve">O. El Khaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Retoux</w:t>
+                <w:t xml:space="preserve">N. Khong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.071102. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.095008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0155299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0166085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256488v1</w:t>
+                <w:t xml:space="preserve">hal-04256492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconia surface polymer grafting via dopamine-assisted co-deposition and radical photopolymerization</w:t>
               </w:r>
@@ -2276,77 +2276,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dezanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 173, pp.107202. </w:t>
@@ -2378,295 +2378,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable magnetic and magnetotransport properties in locally epitaxial La 0.67 Sr 0.33 MnO 3 thin films on polycrystalline SrTiO 3 , by control of grain size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dallocchio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (23), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.2108047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac5a1f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608785v1</w:t>
+                <w:t xml:space="preserve">hal-03340142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable magnetic and magnetotransport properties in locally epitaxial La 0.67 Sr 0.33 MnO 3 thin films on polycrystalline SrTiO 3 , by control of grain size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Luders</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (5), pp.2108047. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (23), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac5a1f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340142v1</w:t>
+                <w:t xml:space="preserve">hal-03608785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of mesenchymal stem cells using metal oxide thin films</w:t>
               </w:r>
@@ -2933,600 +2933,600 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology control of self-organised Sr3V2O8 nanostructures on SrVO3 grown onto single and poly-crystalline subjacent SrTiO3 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dallocchio</w:t>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourlier Yoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 566, pp.150759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopant activity for highly in-situ doped polycrystalline silicon: hall, XRD, scanning capacitance microscopy (SCM) and scanning spreading resistance microscopy (SSRM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lallemand</w:t>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+                <w:t xml:space="preserve">Wadia Jouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (1), pp.010037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2632-959x/abed3e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation control of KNbO3 film grown on glass substrates by Ca2Nb3O10− nanosheets seed layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">Charge transfer and magnetotransport properties of Sr1-La Ru1-Co O3 epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Deepak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ollivier</w:t>
+                <w:t xml:space="preserve">Umasankar Dash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rault</w:t>
+                <w:t xml:space="preserve">Kyoungjun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Brito</w:t>
+                <w:t xml:space="preserve">T.S. Suraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Ramachandra Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137682⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 847, pp.156142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.156142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378445v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly textured Pt thin film grown at very low temperature using Ca 2 Nb 3 O 10 nanosheets as seed layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">Transfer of Epitaxial SrTiO 3 Nanothick Layers Using Water-Soluble Sacrificial Perovskite Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42452-020-2271-9⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.8466-8474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b21047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493897v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Notot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3535,4392 +3535,4392 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 510, pp.- 145522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of two-dimensional oxide nanosheets seed layers on the growth of (100)BiFeO3 thin films synthesized by chemical solution deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientation control of KNbO3 film grown on glass substrates by Ca2Nb3O10− nanosheets seed layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bouquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">L. Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Députier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ollivier</w:t>
+                <w:t xml:space="preserve">A.S. Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, E-MRS Oxide Films VII, 693, pp.137687. </w:t>
+              <w:t xml:space="preserve">, 2020, 693, pp.137682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378433v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the magnetocaloric properties of PrVO 3 epitaxial oxide thin films by strain effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly textured Pt thin film grown at very low temperature using Ca 2 Nb 3 O 10 nanosheets as seed layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Manguele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bouhani</w:t>
+                <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Endichi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Zaari</w:t>
+                <w:t xml:space="preserve">B. Domengès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0021031⟩</w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), pp.453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-020-2271-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014237v2</w:t>
+                <w:t xml:space="preserve">hal-02493897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer and magnetotransport properties of Sr1-La Ru1-Co O3 epitaxial thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.S. Ramachandra Rao</w:t>
+                <w:t xml:space="preserve">Influence of two-dimensional oxide nanosheets seed layers on the growth of (100)BiFeO3 thin films synthesized by chemical solution deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.156142⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, E-MRS Oxide Films VII, 693, pp.137687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014235v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Epitaxial SrTiO 3 Nanothick Layers Using Water-Soluble Sacrificial Perovskite Oxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Aureau</w:t>
+                <w:t xml:space="preserve">Engineering the magnetocaloric properties of PrVO 3 epitaxial oxide thin films by strain effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Endichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b21047⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (7), pp.072402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0021031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038338v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014237v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textured Manganite Films Anywhere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Luders</w:t>
+                <w:t xml:space="preserve">FORTE – a multipurpose high-vacuum diffractometer for tender X-ray diffraction and spectroscopy at the SIRIUS beamline of Synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ciatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lecroard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engblom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b12209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (4), pp.1374-1387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577519003722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307032v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism tailored by mechanical strain engineering in PrVO 3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Varignon</w:t>
+                <w:t xml:space="preserve">Textured Manganite Films Anywhere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (40), pp.37302-37312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b12209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03014268v1</w:t>
+                <w:t xml:space="preserve">hal-02307032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Characterizations and Selective Etching of Sr‐Rich Segregation on Top of SrVO 3 Thin‐Films Grown by Pulsed Laser Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Dumont</w:t>
+                <w:t xml:space="preserve">Magnetism tailored by mechanical strain engineering in PrVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.201900017⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (22), pp.224405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189414v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the metal-insulator transition in epitaxial SrV O 3 films by uniaxial strain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chao Chen</w:t>
+                <w:t xml:space="preserve">Surface Characterizations and Selective Etching of Sr‐Rich Segregation on Top of SrVO 3 Thin‐Films Grown by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.115001⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (5), pp.674-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201900017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014254v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of magnetic properties in compressively strained PrVO 3 thin films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the metal-insulator transition in epitaxial SrV O 3 films by uniaxial strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Suraj</w:t>
+                <w:t xml:space="preserve">Changan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongbin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Deepak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3 (12), pp.124413. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.124413⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 3 (11), pp.115001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.115001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014252v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable monoclinic [110] layered perovskite Dy 2 Ti 2 O 7 thin films for ferroelectric applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Enhancement of magnetic properties in compressively strained PrVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trassin</w:t>
+                <w:t xml:space="preserve">A. Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Suraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ra04554f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (12), pp.124413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.124413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014266v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORTE – a multipurpose high-vacuum diffractometer for tender X-ray diffraction and spectroscopy at the SIRIUS beamline of Synchrotron SOLEIL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metastable monoclinic [110] layered perovskite Dy 2 Ti 2 O 7 thin films for ferroelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aubert</w:t>
+                <w:t xml:space="preserve">D. Pravarthana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lecroard</w:t>
+                <w:t xml:space="preserve">O. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Engblom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Fontaine</w:t>
+                <w:t xml:space="preserve">M. Trassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577519003722⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Editors' Collection: Ferroelectric and Multiferroic Materials, 9 (35), pp.19895-19904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ra04554f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264671v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and electrical properties of the transparent conductor SrVO 3 without long-range crystalline order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Escobar-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112 (2), pp.021905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5016245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of High Quality SrVO3 Electrode in Oxidizing Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouttemy</w:t>
+                <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (18), pp.1600274. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201600274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.201600274⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced analysis tool for X-ray photoelectron spectroscopy profiling: Cleaning of perovskite SrTiO3 oxide surface using argon cluster ion source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aureau</w:t>
+                <w:t xml:space="preserve">Karl Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Ridier</w:t>
+                <w:t xml:space="preserve">B. Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Berini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 601, pp.89-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the electronic phase transition with low dimensionality in SrVO 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Allain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bérini</w:t>
+                <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 212, pp.7-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mseb.2016.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubbard band versus oxygen vacancy states in the correlated electron metal SrVO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Backes</w:t>
+                <w:t xml:space="preserve">T. Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rödel</w:t>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (24), pp.241110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.241110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical Faraday spectroscopy of completely bismuth-substituted Bi 3 Fe 5 O 12 garnet thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (45), pp.455001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/45/455001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/45/455001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature phase transitions and critical exponents of Samarium orthoferrite determined by in situ optical ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111 (5), pp.053923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3692088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of high quality magnetite thin films grown on SrTiO3(001) substrates by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 525, pp.115-120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.076⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of thin films of BaFeO 3-δ deposited by pulsed injection metal-organic chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ribeiro</w:t>
+                <w:t xml:space="preserve">R. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Borges</w:t>
+                <w:t xml:space="preserve">R. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. da Silva</w:t>
+                <w:t xml:space="preserve">N. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111 (11), pp.113923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4729269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and self-exchange coupling in a YFeO 3 film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Scola</w:t>
+                <w:t xml:space="preserve">Mechanism of the lattice relaxation in thin epitaxial films of iron oxides: Generalization from the case of ilmenite–hematite solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boullay</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 605 (11-12), pp.1043-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3626749⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02070976v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of the lattice relaxation in thin epitaxial films of iron oxides: Generalization from the case of ilmenite–hematite solid solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Microstructure and self-exchange coupling in a YFeO 3 film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Noun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 605 (11-12), pp.1043-1047. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (4), pp.043928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3626749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070985v1</w:t>
+                <w:t xml:space="preserve">hal-02070976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, optical, and magnetic properties of the ferromagnetic semiconductor hematite-ilmenite Fe2−xTixO3−δ thin films on SrTiO3(001) prepared by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (9), pp.093710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3501104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterizations of ZnO and Co-doped ZnO films for their use in spintronic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (1-6), pp.185-190. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.04.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized sub-40 nm planar patterning process for a La0.7Sr0.3MnO3 magnetic memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hoa Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Hoa Hong</w:t>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awatef Hassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 584 (1), pp.34-37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.02.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.02.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetic Co-doped ZnO thin films grown using pulsed laser deposition from Zn and Co metallic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109 (1-3), pp.192-195. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2003.10.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2003.10.039⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of a series of low-doped Zn1−xCoxO thin films deposited from Zn and Co metal targets on (0001) Al2O3 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Padhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 95 (11), pp.7187-7189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1667805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of laser-ablated ZnO thin films grown with Zn metal target: A structural study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 96 (6), pp.3228-3233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1772891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser ablation of Co:ZnO films deposited from Zn and Co metal targets on (0001) Al$_2$O$_3$ substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82, pp.3490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Ferroelectric and Optoelectronic Thin Film Properties: The Role of 2D Oxide Nanosheets and Substrate Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">U. Luders</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Carreño-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathiotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">MRM-J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRS, Dec 2025, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551317v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
+                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t>
+              <w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565346v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Ferroelectric and Optoelectronic Thin Film Properties: The Role of 2D Oxide Nanosheets and Substrate Engineering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Joanny</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRM-J</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MRS, Dec 2025, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564934v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadate TCO on glass substrate using CNO nanosheets as a template: effect of thickness on the film properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie El Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7979,73 +7979,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Technische Universität Darmstadt; Forschungszentrum Jülich GmbH, Sep 2024, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ evaluation of the strontium vandate oxide reactivity by NAP-XPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8104,1191 +8104,1316 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission (JNSPE) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/MA2023-02291489mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the complex optical properties of heterogeneous transparent and conducting vanadates thin films grown on a 2D nanosheet layer by the means of Spectroscopic Ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Spectroscopic Ellipsometry (ICSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Beinjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Materials Based van der Waals Heterostructures grown by Pulsed Laser Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martendo Rath</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent and conductive indium-free Vanadates crystallized at reduced temperature on glass using a 2D nanosheet seed layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation de surfaces de zircone par photopolymérisation de monomères zwittérioniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lecourt</w:t>
+                <w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Journées de la section Grand Ouest du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">27th edition of iWOE, International Workshop on Oxide Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563500v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">2D Materials Based van der Waals Herterostructures by Pulsed Laser Deposition (PLD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565915v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">239th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565906v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Materials Based van der Waals Herterostructures by Pulsed Laser Deposition (PLD)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Tunable magnetic and magnetotransport properties in polycristalline epitaxial LaSrMnO3 thin film by control of grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EMRS spring (I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565893v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
+                <w:t xml:space="preserve">Fonctionnalisation de surfaces de zircone par photopolymérisation de monomères zwittérioniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dezanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th edition of iWOE, International Workshop on Oxide Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">41ème Journées de la section Grand Ouest du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05567776v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">239th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SrVO3 films grown by PLD : A fine physico-chemical study</w:t>
               </w:r>
@@ -9457,51 +9582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9582,51 +9707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9681,64 +9806,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strontium pivotal role in perovskite oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourlier Yoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9851,90 +9976,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buffer layer for the crystal growth of metal oxides of perovskite type in particular on amorphous substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US12503391B2/EP4189755A1. 2021, https://patents.google.com/patent/US12503391B2/en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -9988,51 +10113,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et caractérisations de films minces de ZnO et ZnO dopé cobalt préparés par ablation laser pulsé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université de Caen, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10228,51 +10353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05587514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2026.166810" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Dagur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mebarki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c01621" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107852" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harfouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17081775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Manguele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demange" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139640" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El-Khaloufi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Bassato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ben-Hadj-Salem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112207" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradhan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khokhlova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Khaloufi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166085" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Khokhlova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Yadav" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155299" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107202" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac5a1f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lhuissier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Retoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abead6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238221v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149536" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dallocchio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378445v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Brito" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137682" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493897v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2271-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378433v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137687" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014237v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouhani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endichi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014235v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Deepak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umasankar Dash" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungjun Lee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Suraj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ramachandra Rao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156142" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21047" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12209" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014268v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224405" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014254v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changan Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.115001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suraj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.124413" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014266v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pravarthana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra04554f" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264671v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciatto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecroard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engblom" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519003722" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01381122v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600274" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9P6BLCW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.11.017" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485848v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222786v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;del" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241110" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/45/455001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775E11C2056A652538B72A3CA6EC717FFAD13717/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070962v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692088" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ribeiro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borges" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. da Silva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Franco" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729269" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070976v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Noun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626749" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070985v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKS7R4V1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070990v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3501104" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;chin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.04.013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNKQWQZK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544992v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoa Hong" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Hassini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.02.021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHJVKQKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544546v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2003.10.039" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN86C8FG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544549v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padhan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1667805" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544541v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulkarni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1772891" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135967v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564934v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Carre&#241;o-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiotte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565887v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565806v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03563500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565893v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405326v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986673v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Deschanvres" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986771v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404483v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564483v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199703v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05587514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2026.166810" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Dagur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mebarki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c01621" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107852" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harfouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17081775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Khokhlova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Yadav" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155299" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El-Khaloufi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Bassato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301056" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Manguele" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenges" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139640" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101818" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ben-Hadj-Salem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112207" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradhan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khokhlova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Khaloufi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107202" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac5a1f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lhuissier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Retoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abead6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238221v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149536" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014235v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Deepak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umasankar Dash" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungjun Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Suraj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ramachandra Rao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156142" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038338v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378445v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Brito" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137682" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2271-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137687" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014237v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouhani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endichi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021031" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciatto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecroard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engblom" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519003722" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307032v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12209" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014268v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224405" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189414v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014254v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changan Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.115001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suraj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.124413" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014266v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pravarthana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra04554f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01381122v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600274" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9P6BLCW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070930v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.11.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485848v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222786v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;del" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241110" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070950v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/45/455001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775E11C2056A652538B72A3CA6EC717FFAD13717/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070962v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692088" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070958v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ribeiro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borges" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. da Silva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Franco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729269" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070985v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKS7R4V1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070976v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Noun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626749" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070990v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3501104" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;chin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.04.013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNKQWQZK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544992v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoa Hong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Hassini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.02.021" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHJVKQKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544546v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2003.10.039" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN86C8FG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544549v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padhan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1667805" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544541v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulkarni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1772891" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135967v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564934v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Carre&#241;o-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiotte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694219v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565887v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565893v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595261v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03563500v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405326v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986673v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Deschanvres" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986771v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404483v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564483v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199703v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>