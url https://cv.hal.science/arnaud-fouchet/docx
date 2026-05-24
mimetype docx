--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Strongly Correlated Conduction Electrons on the Functional Properties of the Transparent Conducting Oxide SrVO 3</w:t>
+                <w:t xml:space="preserve">Impact of Strongly Correlated Conduction Electrons on the Functional Properties of the Transparent Conducting Oxide SrVO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martando Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A‐Site Cationic Variation to Expand the Sacrificial Layer AVO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Family Dissolving in Water</w:t>
+                <w:t xml:space="preserve">Perovskite AMoO3 (A = Ca, Sr, Ba): A New Ambient-Stable and Water-Soluble Sacrificial Layer Family for Single-Crystal Self-Supporting Oxide Membrane Fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Moussa Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepak Dagur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (12), pp.2500094. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (18), pp.27400-27407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202500094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c01621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033067v1</w:t>
+                <w:t xml:space="preserve">hal-05050802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite AMoO3 (A = Ca, Sr, Ba): A New Ambient-Stable and Water-Soluble Sacrificial Layer Family for Single-Crystal Self-Supporting Oxide Membrane Fabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A‐Site Cationic Variation to Expand the Sacrificial Layer AVO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Family Dissolving in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Mebarki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">Deepak Dagur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (18), pp.27400-27407. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (12), pp.2500094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c01621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202500094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050802v1</w:t>
+                <w:t xml:space="preserve">hal-05033067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the SrVO3 thin film thickness integrated on glass thanks to [Ca$_2$Nb$_3$O$_{10}$]- nanosheets</w:t>
               </w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of optical transitions and electrical properties in LaVO3/SrTiO3 heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Transparency Window of SrVO 3 Transparent Conducting Oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,295 +1306,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and etching of the insulating Sr‐Rich V 5+ phase at the metallic SrVO 3 surface revealed by Operando XAS spectroscopy characterizations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural, optical, and electrical properties of TiO$_2$ thin films deposited by ALD: Impact of the substrate, the deposited thickness and the deposition temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualyd El-Khaloufi</w:t>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinando Bassato</w:t>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202301056⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 608, pp.155214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739490v1</w:t>
+                <w:t xml:space="preserve">hal-03807517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optical, and electrical properties of TiO$_2$ thin films deposited by ALD: Impact of the substrate, the deposited thickness and the deposition temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Frilay</w:t>
+                <w:t xml:space="preserve">Formation and etching of the insulating Sr‐Rich V 5+ phase at the metallic SrVO 3 surface revealed by Operando XAS spectroscopy characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Debieu</w:t>
+                <w:t xml:space="preserve">Oualyd El-Khaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Ferdinando Bassato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 608, pp.155214. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (31), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202301056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807517v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation control of Platinum electrode grown on silicon using [Ca2Nb3O10]− nanosheets as seed layer.</w:t>
               </w:r>
@@ -1708,429 +1708,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of SrTiO3 polycrystalline substrate grain growth for tuning thin film functional properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+                <w:t xml:space="preserve">Artificial aging of thin films of the indium-free transparent conducting oxide SrVO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Manière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101818⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (16), pp.20240-20251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c02421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077479v1</w:t>
+                <w:t xml:space="preserve">hal-04153455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial aging of thin films of the indium-free transparent conducting oxide SrVO 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">Amido bisphosphonic acid as anchoring agent and photopolymerization initiator onto zirconium oxide surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Ben-Hadj-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c02421⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195, pp.112207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153455v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amido bisphosphonic acid as anchoring agent and photopolymerization initiator onto zirconium oxide surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of SrTiO3 polycrystalline substrate grain growth for tuning thin film functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihen Ben-Hadj-Salem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Jérôme Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Froissart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 195, pp.112207. </w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.101818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126101v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing implant performance: 20% reduction in $Pseudomonas\ aeruginosa$ bacterial initial formation with Cu$_{0.75}$Ti$_{0.25}$O$_2$ coating</w:t>
               </w:r>
@@ -2276,77 +2276,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dezanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 173, pp.107202. </w:t>
@@ -2378,295 +2378,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable magnetic and magnetotransport properties in locally epitaxial La 0.67 Sr 0.33 MnO 3 thin films on polycrystalline SrTiO 3 , by control of grain size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Luders</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (5), pp.2108047. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (23), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac5a1f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340142v1</w:t>
+                <w:t xml:space="preserve">hal-03608785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable magnetic and magnetotransport properties in locally epitaxial La 0.67 Sr 0.33 MnO 3 thin films on polycrystalline SrTiO 3 , by control of grain size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dallocchio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (23), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.2108047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac5a1f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608785v1</w:t>
+                <w:t xml:space="preserve">hal-03340142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of mesenchymal stem cells using metal oxide thin films</w:t>
               </w:r>
@@ -2780,295 +2780,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS monitoring of SrVO3 thin films from demixing to air ageing: The asset of treatment in water</w:t>
+                <w:t xml:space="preserve">Morphology control of self-organised Sr3V2O8 nanostructures on SrVO3 grown onto single and poly-crystalline subjacent SrTiO3 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+                <w:t xml:space="preserve">B. Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dumont</w:t>
+                <w:t xml:space="preserve">Bourlier Yoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 553, pp.149536. </w:t>
+              <w:t xml:space="preserve">, 2021, 566, pp.150759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238221v1</w:t>
+                <w:t xml:space="preserve">hal-03335293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology control of self-organised Sr3V2O8 nanostructures on SrVO3 grown onto single and poly-crystalline subjacent SrTiO3 substrates</w:t>
+                <w:t xml:space="preserve">XPS monitoring of SrVO3 thin films from demixing to air ageing: The asset of treatment in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bérini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">U. Luders</w:t>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourlier Yoan</w:t>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 566, pp.150759. </w:t>
+              <w:t xml:space="preserve">, 2021, 553, pp.149536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335293v1</w:t>
+                <w:t xml:space="preserve">hal-03238221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopant activity for highly in-situ doped polycrystalline silicon: hall, XRD, scanning capacitance microscopy (SCM) and scanning spreading resistance microscopy (SSRM)</w:t>
               </w:r>
@@ -3322,77 +3322,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of Epitaxial SrTiO 3 Nanothick Layers Using Water-Soluble Sacrificial Perovskite Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3469,90 +3469,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Notot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 510, pp.- 145522. </w:t>
@@ -3603,51 +3603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation control of KNbO3 film grown on glass substrates by Ca2Nb3O10− nanosheets seed layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3776,51 +3776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domengès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (3), pp.453. </w:t>
@@ -3884,51 +3884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4254,429 +4254,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textured Manganite Films Anywhere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Luders</w:t>
+                <w:t xml:space="preserve">Surface Characterizations and Selective Etching of Sr‐Rich Segregation on Top of SrVO 3 Thin‐Films Grown by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b12209⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (5), pp.674-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201900017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307032v1</w:t>
+                <w:t xml:space="preserve">hal-02189414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism tailored by mechanical strain engineering in PrVO 3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Varignon</w:t>
+                <w:t xml:space="preserve">Textured Manganite Films Anywhere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224405⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (40), pp.37302-37312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b12209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014268v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Characterizations and Selective Etching of Sr‐Rich Segregation on Top of SrVO 3 Thin‐Films Grown by Pulsed Laser Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Bourlier</w:t>
+                <w:t xml:space="preserve">Magnetism tailored by mechanical strain engineering in PrVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Dumont</w:t>
+                <w:t xml:space="preserve">J. Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (5), pp.674-681. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (22), pp.224405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.201900017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189414v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the metal-insulator transition in epitaxial SrV O 3 films by uniaxial strain</w:t>
               </w:r>
@@ -4809,64 +4809,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of magnetic properties in compressively strained PrVO 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4956,64 +4956,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pravarthana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5090,64 +5090,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Escobar-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5192,307 +5192,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of High Quality SrVO3 Electrode in Oxidizing Atmosphere</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced analysis tool for X-ray photoelectron spectroscopy profiling: Cleaning of perovskite SrTiO3 oxide surface using argon cluster ion source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouttemy</w:t>
+                <w:t xml:space="preserve">D. Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Popova</w:t>
+                <w:t xml:space="preserve">Karl Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.201600274⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 601, pp.89-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381122v1</w:t>
+                <w:t xml:space="preserve">hal-02070930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced analysis tool for X-ray photoelectron spectroscopy profiling: Cleaning of perovskite SrTiO3 oxide surface using argon cluster ion source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Aureau</w:t>
+                <w:t xml:space="preserve">Control of High Quality SrVO3 Electrode in Oxidizing Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Ridier</w:t>
+                <w:t xml:space="preserve">M. Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Berini</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (18), pp.1600274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201600274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.11.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02070930v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the electronic phase transition with low dimensionality in SrVO 3 thin films</w:t>
               </w:r>
@@ -5759,77 +5759,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical Faraday spectroscopy of completely bismuth-substituted Bi 3 Fe 5 O 12 garnet thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (45), pp.455001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5875,103 +5875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature phase transitions and critical exponents of Samarium orthoferrite determined by in situ optical ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Berini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111 (5), pp.053923. </w:t>
@@ -6022,77 +6022,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of high quality magnetite thin films grown on SrTiO3(001) substrates by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6289,51 +6289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of the lattice relaxation in thin epitaxial films of iron oxides: Generalization from the case of ilmenite–hematite solid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6341,51 +6341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 605 (11-12), pp.1043-1047. </w:t>
@@ -6474,64 +6474,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Noun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 110 (4), pp.043928. </w:t>
@@ -6582,90 +6582,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, optical, and magnetic properties of the ferromagnetic semiconductor hematite-ilmenite Fe2−xTixO3−δ thin films on SrTiO3(001) prepared by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (9), pp.093710. </w:t>
@@ -6703,64 +6703,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterizations of ZnO and Co-doped ZnO films for their use in spintronic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6819,51 +6819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized sub-40 nm planar patterning process for a La0.7Sr0.3MnO3 magnetic memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Hoa Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6965,64 +6965,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetic Co-doped ZnO thin films grown using pulsed laser deposition from Zn and Co metallic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7094,64 +7094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of a series of low-doped Zn1−xCoxO thin films deposited from Zn and Co metal targets on (0001) Al2O3 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Padhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7228,64 +7228,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of laser-ablated ZnO thin films grown with Zn metal target: A structural study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7375,51 +7375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser ablation of Co:ZnO films deposited from Zn and Co metal targets on (0001) Al$_2$O$_3$ substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7634,51 +7634,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
+                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
@@ -7692,118 +7692,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t>
+              <w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551317v1</w:t>
+                <w:t xml:space="preserve">hal-05565346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
+                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
@@ -7817,94 +7817,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t>
+              <w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565346v1</w:t>
+                <w:t xml:space="preserve">hal-05551317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadate TCO on glass substrate using CNO nanosheets as a template: effect of thickness on the film properties</w:t>
               </w:r>
@@ -8015,90 +8015,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ evaluation of the strontium vandate oxide reactivity by NAP-XPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8140,90 +8140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8268,277 +8268,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the complex optical properties of heterogeneous transparent and conducting vanadates thin films grown on a 2D nanosheet layer by the means of Spectroscopic Ellipsometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D Materials Based van der Waals Heterostructures grown by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Spectroscopic Ellipsometry (ICSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Beinjing, China</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565887v1</w:t>
+                <w:t xml:space="preserve">hal-05565806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Materials Based van der Waals Heterostructures grown by Pulsed Laser Deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">Unravelling the complex optical properties of heterogeneous transparent and conducting vanadates thin films grown on a 2D nanosheet layer by the means of Spectroscopic Ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Labbe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Spectroscopic Ellipsometry (ICSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Beinjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565806v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent and conductive indium-free Vanadates crystallized at reduced temperature on glass using a 2D nanosheet seed layer</w:t>
               </w:r>
@@ -8563,51 +8563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8643,527 +8643,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">2D Materials Based van der Waals Herterostructures by Pulsed Laser Deposition (PLD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martendo Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th edition of iWOE, International Workshop on Oxide Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05567776v1</w:t>
+                <w:t xml:space="preserve">hal-05565893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Materials Based van der Waals Herterostructures by Pulsed Laser Deposition (PLD)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martendo Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">27th edition of iWOE, International Workshop on Oxide Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565893v1</w:t>
+                <w:t xml:space="preserve">hal-05567776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">239th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565915v1</w:t>
+                <w:t xml:space="preserve">hal-05565906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable magnetic and magnetotransport properties in polycristalline epitaxial LaSrMnO3 thin film by control of grain boundaries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Luders</w:t>
+                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS spring (I)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05595261v1</w:t>
+                <w:t xml:space="preserve">hal-05565915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation de surfaces de zircone par photopolymérisation de monomères zwittérioniques</w:t>
               </w:r>
@@ -9201,51 +9201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Journées de la section Grand Ouest du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Caen, France</w:t>
@@ -9268,195 +9268,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Tunable magnetic and magnetotransport properties in polycristalline epitaxial LaSrMnO3 thin film by control of grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">239th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
+              <w:t xml:space="preserve">EMRS spring (I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565906v1</w:t>
+                <w:t xml:space="preserve">hal-05595261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SrVO3 films grown by PLD : A fine physico-chemical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9806,77 +9806,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strontium pivotal role in perovskite oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourlier Yoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10113,51 +10113,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et caractérisations de films minces de ZnO et ZnO dopé cobalt préparés par ablation laser pulsé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université de Caen, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10353,51 +10353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05587514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2026.166810" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Dagur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mebarki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c01621" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107852" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harfouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17081775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Khokhlova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Yadav" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155299" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El-Khaloufi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Bassato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301056" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Manguele" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenges" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139640" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101818" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ben-Hadj-Salem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112207" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradhan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khokhlova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Khaloufi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107202" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac5a1f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lhuissier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Retoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abead6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238221v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149536" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014235v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Deepak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umasankar Dash" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungjun Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Suraj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ramachandra Rao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156142" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038338v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378445v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Brito" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137682" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2271-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137687" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014237v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouhani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endichi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021031" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciatto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecroard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engblom" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519003722" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307032v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12209" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014268v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224405" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189414v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014254v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changan Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.115001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suraj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.124413" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014266v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pravarthana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra04554f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01381122v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600274" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9P6BLCW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070930v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.11.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485848v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222786v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;del" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241110" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070950v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/45/455001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775E11C2056A652538B72A3CA6EC717FFAD13717/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070962v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692088" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070958v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ribeiro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borges" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. da Silva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Franco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729269" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070985v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKS7R4V1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070976v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Noun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626749" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070990v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3501104" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;chin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.04.013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNKQWQZK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544992v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoa Hong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Hassini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.02.021" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHJVKQKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544546v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2003.10.039" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN86C8FG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544549v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padhan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1667805" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544541v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulkarni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1772891" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135967v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564934v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Carre&#241;o-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiotte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694219v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565887v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565893v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595261v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03563500v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405326v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986673v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Deschanvres" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986771v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404483v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564483v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199703v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05587514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2026.166810" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mebarki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c01621" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Dagur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107852" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harfouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;bault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17081775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Khokhlova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Yadav" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155299" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El-Khaloufi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Bassato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Manguele" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenges" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139640" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Ben-Hadj-Salem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112207" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101818" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yadav" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradhan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khokhlova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Khaloufi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107202" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac5a1f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lhuissier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Retoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abead6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238221v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149536" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014235v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Deepak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umasankar Dash" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungjun Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Suraj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ramachandra Rao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156142" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038338v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378445v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Brito" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137682" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2271-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137687" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014237v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouhani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endichi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021031" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciatto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecroard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engblom" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519003722" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307032v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12209" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224405" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014254v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changan Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.115001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suraj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.124413" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014266v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pravarthana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra04554f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070930v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.11.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01381122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600274" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9P6BLCW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485848v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222786v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;del" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241110" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070950v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/45/455001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775E11C2056A652538B72A3CA6EC717FFAD13717/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070962v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692088" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070958v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ribeiro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borges" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. da Silva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Franco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729269" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070985v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKS7R4V1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070976v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Noun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626749" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070990v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3501104" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;chin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.04.013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNKQWQZK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544992v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoa Hong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Hassini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.02.021" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHJVKQKD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544546v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2003.10.039" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN86C8FG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544549v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padhan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1667805" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03544541v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulkarni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1772891" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135967v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564934v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Carre&#241;o-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiotte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694219v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565806v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565887v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565893v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03563500v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595261v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405326v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986673v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Deschanvres" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986771v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404483v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564483v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199703v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>