--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral fertilization reduces the drought resistance of soil multifunctionality in a mountain grassland system through plant-soil interactions</w:t>
+                <w:t xml:space="preserve">Natural Disturbances and Connectivity Drive Seasonal Taxonomic and Trait Patterns of Aquatic Macroinvertebrate Communities Across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Piton</w:t>
+                <w:t xml:space="preserve">Loïc Chalmandrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+                <w:t xml:space="preserve">David Cunillera‐montcusí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Bernard</w:t>
+                <w:t xml:space="preserve">Naiara López-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Bonin</w:t>
+                <w:t xml:space="preserve">Miguel Cañedo‐argüelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pommier</w:t>
+                <w:t xml:space="preserve">Zoltán Csabai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e31. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.70047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199966v1</w:t>
+                <w:t xml:space="preserve">hal-05163488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Disturbances and Connectivity Drive Seasonal Taxonomic and Trait Patterns of Aquatic Macroinvertebrate Communities Across Europe</w:t>
+                <w:t xml:space="preserve">Mineral fertilization reduces the drought resistance of soil multifunctionality in a mountain grassland system through plant-soil interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Chalmandrier</w:t>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cunillera‐montcusí</w:t>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naiara López-Rojo</w:t>
+                <w:t xml:space="preserve">Lionel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Cañedo‐argüelles</w:t>
+                <w:t xml:space="preserve">Aurelie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Csabai</w:t>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (5), </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.70047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163488v1</w:t>
+                <w:t xml:space="preserve">hal-05199966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternating Drying and Flowing Phases Control Stream Metabolism Through Short‐ and Long‐Term Effects: Insights From a River Network</w:t>
               </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiara López‐rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sarremejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -770,338 +770,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling large-scale patterns and drivers of biodiversity in dry rivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">River network‐scale drying impacts the spatiotemporal dynamics of greenhouse gas fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Silverthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara López‐rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sarremejane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Corti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Klement Tockner</w:t>
+                <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-50873-1⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.861-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767566v1</w:t>
+                <w:t xml:space="preserve">hal-04592271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River network‐scale drying impacts the spatiotemporal dynamics of greenhouse gas fluxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drying and fragmentation drive the dynamics of resources, consumers and ecosystem functions across aquatic‐terrestrial habitats in a river network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sarremejane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Silverthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Arbaretaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Truchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Silverthorn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+                <w:t xml:space="preserve">Nans Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12531⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.10135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592271v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon emissions from inland waters may be underestimated: Evidence from European river networks fragmented by drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiara López-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Peñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1142,273 +1142,273 @@
               <w:t xml:space="preserve">Limnology and Oceanography Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lol2.10408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying and fragmentation drive the dynamics of resources, consumers and ecosystem functions across aquatic‐terrestrial habitats in a river network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teresa Silverthorn</w:t>
+                <w:t xml:space="preserve">Unravelling large-scale patterns and drivers of biodiversity in dry rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Arbaretaz</w:t>
+                <w:t xml:space="preserve">Roland Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Truchy</w:t>
+                <w:t xml:space="preserve">Daniel von Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nans Barthélémy</w:t>
+                <w:t xml:space="preserve">Klement Tockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (6), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.7233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.10135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-50873-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767646v1</w:t>
+                <w:t xml:space="preserve">hal-04767566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contrasted impacts of grasshoppers on soil microbial activities in function of primary production and herbivore diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Colace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.e12. </w:t>
@@ -1446,103 +1446,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse gas dynamics in river networks fragmented by drying and damming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Silverthorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiara López-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (12), pp.2027-2041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1704,1280 +1704,1280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance–recovery trade‐off of soil microbial communities under altered rain regimes: An experimental test across European agroecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Strong links between plant traits and microbial activities but different abiotic drivers in mountain grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah‐sophie Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martinez‐almoyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Boulangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13774⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (11), pp.2755-2770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151802v1</w:t>
+                <w:t xml:space="preserve">hal-03409587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong links between plant traits and microbial activities but different abiotic drivers in mountain grasslands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabin Piton</w:t>
+                <w:t xml:space="preserve">Securing Biodiversity, Functional Integrity, and Ecosystem Services in Drying River Networks (DRYvER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Renaud</w:t>
+                <w:t xml:space="preserve">Daniel Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Boulangeat</w:t>
+                <w:t xml:space="preserve">Roger Argelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Barquín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.14235⟩</w:t>
+              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/rio.7.e77750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409587v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Biodiversity, Functional Integrity, and Ecosystem Services in Drying River Networks (DRYvER)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Argelich</w:t>
+                <w:t xml:space="preserve">Litter and soil characteristics mediate the buffering effect of snow cover on litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Barquín</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nuria Bonada</w:t>
+                <w:t xml:space="preserve">Annie Millery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/rio.7.e77750⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460 (1-2), pp.511-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-020-04803-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807330v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter and soil characteristics mediate the buffering effect of snow cover on litter decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Brun</w:t>
+                <w:t xml:space="preserve">Cascading effects of moth outbreaks on subarctic soil food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Calderón-Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Millery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bernard</w:t>
+                <w:t xml:space="preserve">Tamara Münkemüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-020-04803-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94227-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181257v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading effects of moth outbreaks on subarctic soil food webs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unlocking our understanding of intermittent rivers and ephemeral streams with genomic tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidy Schimann</w:t>
+                <w:t xml:space="preserve">Rosetta C Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94227-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (10), pp.574-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fee.2404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03346467v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking our understanding of intermittent rivers and ephemeral streams with genomic tools</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Resistance–recovery trade‐off of soil microbial communities under altered rain regimes: An experimental test across European agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Lefébure</w:t>
+                <w:t xml:space="preserve">Laura Martinez‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlys Gauthier</w:t>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (10), pp.574-583. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (2), pp.406-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fee.2404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03369170v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared to conventional, ecological intensive management promotes beneficial proteolytic soil microbial communities for agro-ecosystem functioning under climate change-induced rain regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate, soil resources and microbial activity shape the distributions of mountain plants based on their functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martinez‐almoyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Lori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabin Piton</w:t>
+                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Boulangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Symanczik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lijbert Brussaard</w:t>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64279-8⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (10), pp.1550-1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.05269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570574v1</w:t>
+                <w:t xml:space="preserve">hal-02960102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling drivers of soil microbial potential enzyme activity across rain regimes: An approach based on the functional trait framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martínez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Hedlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148, pp.107881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate, soil resources and microbial activity shape the distributions of mountain plants based on their functional traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Compared to conventional, ecological intensive management promotes beneficial proteolytic soil microbial communities for agro-ecosystem functioning under climate change-induced rain regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Lori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Boulangeat</w:t>
+                <w:t xml:space="preserve">Sarah Symanczik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Choler</w:t>
+                <w:t xml:space="preserve">Lijbert Brussaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (10), pp.1550-1559. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.05269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64279-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960102v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using proxies of microbial community‐weighted means traits to explain the cascading effect of management intensity, soil and plant traits on ecosystem resilience in mountain grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3048,762 +3048,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework for understanding the biogeochemistry of dry riverbeds through the lens of soil science</w:t>
+                <w:t xml:space="preserve">Exploring the role of hydraulic conductivity on the contribution of the hyporheic zone to in‐stream nitrogen uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.I. Arce</w:t>
+                <w:t xml:space="preserve">Clara Mendoza‐lera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mendoza Lera</w:t>
+                <w:t xml:space="preserve">Miquel Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Almagro</w:t>
+                <w:t xml:space="preserve">Eugènia Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Catalan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.M. Romani</w:t>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.12.001⟩</w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eco.2139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608196v1</w:t>
+                <w:t xml:space="preserve">hal-02905469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of hydraulic conductivity on the contribution of the hyporheic zone to in‐stream nitrogen uptake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Shumilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Mendoza‐lera</w:t>
+                <w:t xml:space="preserve">Dominik Zak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel Ribot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel von Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eco.2139⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (5), pp.1591-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905469v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of snow pack reduction and drought on litter decomposition in subalpine grassland communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 435 (1-2), pp.225-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3891-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181061v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of snow pack reduction and drought on litter decomposition in subalpine grassland communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multi‐trophic β‐diversity mediates the effect of environmental gradients on the turnover of multiple ecosystem functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martinez‐almoyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chalmandrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3891-3⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (10), pp.2053-2064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935867v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐trophic β‐diversity mediates the effect of environmental gradients on the turnover of multiple ecosystem functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Martinez‐almoyna</w:t>
+                <w:t xml:space="preserve">A conceptual framework for understanding the biogeochemistry of dry riverbeds through the lens of soil science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mendoza Lera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Almagro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Chalmandrier</w:t>
+                <w:t xml:space="preserve">N. Catalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ohlmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+                <w:t xml:space="preserve">A.M. Romani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (10), pp.2053-2064. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.441-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276279v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil legacy effects of climatic stress, management and plant functional composition on microbial communities influence the response of Lolium perenne to a new drought event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3893,51 +3893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Gattinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Bracht-Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijbert Brussaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3988,51 +3988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plant traits, soil microbial properties, and abiotic parameters on nitrogen turnover of grassland ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4161,51 +4161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4282,51 +4282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perrissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4398,51 +4398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat heterogeneity influences the response of microbial communities to severe low-flow periods in alluvial wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dehédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,855 +4534,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hyporheic zone characteristics on the structure and activity of microbial assemblages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of crustaceans as sentinel organisms to evaluate groundwater ecological quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Nogaro</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12233⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216, pp.1683-1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00942587v1</w:t>
+                <w:t xml:space="preserve">halsde-00823710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertebrate distribution across nested geomorphic features in braided-river landscapes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Benzo(a)pyrene inhibits the role of the bioturbator Tubifex tubifex in river sediment biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Claret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1899/12-188.1⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 450-451, pp.230-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00958705v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00815261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of crustaceans as sentinel organisms to evaluate groundwater ecological quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Long-term impact of hydrological regime on structure and functions of microbial communities in riverine wetland sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Volat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Navel</w:t>
+                <w:t xml:space="preserve">Marc Neyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine François</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 216, pp.1683-1694. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (2), pp.211-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00823710v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00873431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzo(a)pyrene inhibits the role of the bioturbator Tubifex tubifex in river sediment biogeochemistry</w:t>
+                <w:t xml:space="preserve">Ecological assessment of groundwater trophic status by using artificial substrates to monitor biofilm growth and activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+                <w:t xml:space="preserve">Y. Negrutiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 450-451, pp.230-241. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.230-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00815261v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00751457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term impact of hydrological regime on structure and functions of microbial communities in riverine wetland sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of hyporheic zone characteristics on the structure and activity of microbial assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Nogaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (12), pp.2567-2583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00873431v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00942587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological assessment of groundwater trophic status by using artificial substrates to monitor biofilm growth and activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Invertebrate distribution across nested geomorphic features in braided-river landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capderrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Negrutiu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.09.026⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (4), pp.1188-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1899/12-188.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00751457v1</w:t>
+                <w:t xml:space="preserve">halsde-00958705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t>
               </w:r>
@@ -5496,639 +5496,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00736087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface water linkages regulate trophic interactions in a groundwater food web</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Response of sediment biofilm to increased dissolved organic carbon supply in groundwater artificially recharged with stormwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Janine Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (8), pp.1339-1353. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.382-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-011-9484-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-010-0323-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00667327v1</w:t>
+                <w:t xml:space="preserve">halsde-00578887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of sediment biofilm to increased dissolved organic carbon supply in groundwater artificially recharged with stormwater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Surface water linkages regulate trophic interactions in a groundwater food web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-010-0323-2⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (8), pp.1339-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-011-9484-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00578887v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00667327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative influences of DOC flux and subterranean fauna on microbial abundance and activity in aquifer sediments: new insights from 13C-tracer experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Vertical change in dissolved organic carbon and oxygen at the water table region of an aquifer recharged with stormwater: biological uptake or mixing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99 (1-3), pp.31-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-009-9388-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02385.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00520932v1</w:t>
+                <w:t xml:space="preserve">halsde-00520892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical change in dissolved organic carbon and oxygen at the water table region of an aquifer recharged with stormwater: biological uptake or mixing?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Relative influences of DOC flux and subterranean fauna on microbial abundance and activity in aquifer sediments: new insights from 13C-tracer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-009-9388-7⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (7), pp.1560-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02385.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00520892v1</w:t>
+                <w:t xml:space="preserve">halsde-00520932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal influence of urban groundwater recharge from stormwater infiltration basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23, pp.1701-1713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6174,103 +6174,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The imprint of quaternary glaciers on the present-day distribution of the obligate groundwater amphipod Niphargus virei (Niphargidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jean Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35, pp.552-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6330,168 +6330,168 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could invisible effects of land use and management on soil microbial communities durably impact carbon and nitrogen cycling in urban soils?</w:t>
+                <w:t xml:space="preserve">Adaptation of microbial communities' life strategies in urban areas along a management intensity gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t>
+              <w:t xml:space="preserve">5th Conference on Ecology of Soil Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127196v1</w:t>
+                <w:t xml:space="preserve">hal-05131111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'urbanisation et l'intensité de gestion des sols urbains modifient le cycle de l'azote et les fonctions microbiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6550,212 +6550,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Agroécologie de Dijon, Nov 2025, Beaune (21), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of microbial communities' life strategies in urban areas along a management intensity gradient</w:t>
+                <w:t xml:space="preserve">Could invisible effects of land use and management on soil microbial communities durably impact carbon and nitrogen cycling in urban soils?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Ecology of Soil Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131111v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns and drivers of greenhouse gases emissions in European drying river networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiara López-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6955,277 +6955,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants and soil: The faster life of alpine grasslands under experimental warming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gemma Rutten</w:t>
+                <w:t xml:space="preserve">Patterns and drivers of greenhouse gases emissions in European drying river networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara López-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Chabroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabin Piton</w:t>
+                <w:t xml:space="preserve">Rubén del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edurne Estévez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J Peñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Rodeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Biodiversity Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">2nd Meeting of the Iberian Ecological Society (SIBECOL), the XXI conference of the Iberian Association of Limnology (AIL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819533v1</w:t>
+                <w:t xml:space="preserve">hal-04985674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and drivers of greenhouse gases emissions in European drying river networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naiara López-Rojo</w:t>
+                <w:t xml:space="preserve">Plants and soil: The faster life of alpine grasslands under experimental warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billur Bektaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén del Campo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amaia Rodeles</w:t>
+                <w:t xml:space="preserve">Ulysse Chabroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Meeting of the Iberian Ecological Society (SIBECOL), the XXI conference of the Iberian Association of Limnology (AIL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Aveiro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">World Biodiversity Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985674v1</w:t>
+                <w:t xml:space="preserve">hal-04819533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of soil trophic networks on microbial decomposition activity in mountain ecosystems.</w:t>
               </w:r>
@@ -7375,51 +7375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7500,51 +7500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7621,51 +7621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7703,51 +7703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des mécanismes d'adaptation microbienne pour caractériser les conséquences écologiques de l'interdiction d'utilisation du diuron en zone viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7863,51 +7863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7971,64 +7971,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er symposium méditerranéen de geoengineering (SMGE'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Alger, Algérie. pp 210-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8085,103 +8085,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants reverse the positive effect of nutrient addition on the drought resistance of soil multifunctionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8239,90 +8239,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Litter Decomposition in Intermittent Rivers and Ephemeral Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ecology of Plant Litter Decomposition in Stream Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.73-100, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8388,77 +8388,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding grassland response to land use intensity and climate change: moving forward microbial trait-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8515,51 +8515,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie fonctionnelle dans les nappes phréatiques : liens entre flux de matière organique, activité et diversité biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Claude Bernard - Lyon I, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009LYO10142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8755,51 +8755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie a M Cantarel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rutten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Friaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70503" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.534" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cunillera&#8208;montcus&#237;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez-Rojo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ca&#241;edo&#8208;arg&#252;elles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez&#8208;rojo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Singer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008369" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klement Tockner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50873-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Silverthorn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12531" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pe&#241;as" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10408" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Arbaretaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10135" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.229" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14172" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03750503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lionnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108771" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13774" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah&#8208;sophie Weil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boulangeat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14235" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807330v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argelich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barqu&#237;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e77750" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04803-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03346467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Gilles Yoccoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94227-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369170v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta C Blackman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2404" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570574v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Symanczik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64279-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926002v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Hedlund" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107881" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02960102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05269" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13327" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Arce" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendoza Lera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almagro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Catalan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Romani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.12.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905469v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mendoza&#8208;lera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Ribot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;nia Mart&#237;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2139" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935867v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3891-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276279v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13393" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bracht-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13113" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.031" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrissin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1530" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W40F3NQ9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005504v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deh&#233;din" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12278" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNZ7V8SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942587v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Nogaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12233" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VS5D75VH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00958705v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Claret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1899/12-188.1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.04.009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTL82F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873431v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Volat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12112" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751457v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Negrutiu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.09.026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7NRW3JP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00667327v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-011-9484-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00578887v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0323-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNZWQ1WN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520892v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-009-9388-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4VJG6Z3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00394436v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7305" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QV6KP5V5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264658v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01795.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05127196v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05179985v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985664v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Del Campo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Est&#233;vez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Pe&#241;as" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Rodeles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988073v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819533v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985674v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n del Campo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988090v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588055v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742915v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740110v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743674v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749215v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423968v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baudoin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaudet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816940v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369196v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819675v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00587833v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10142" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie a M Cantarel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rutten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Friaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70503" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cunillera&#8208;montcus&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez-Rojo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ca&#241;edo&#8208;arg&#252;elles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70047" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez&#8208;rojo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Singer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008369" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Silverthorn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12531" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Arbaretaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pe&#241;as" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10408" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klement Tockner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50873-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.229" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14172" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03750503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lionnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108771" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah&#8208;sophie Weil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boulangeat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14235" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argelich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barqu&#237;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e77750" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04803-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03346467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Gilles Yoccoz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94227-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta C Blackman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2404" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13774" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02960102v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05269" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926002v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Hedlund" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107881" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570574v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Symanczik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64279-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13327" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mendoza&#8208;lera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Ribot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;nia Mart&#237;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2139" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3891-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13393" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608196v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Arce" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendoza Lera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almagro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Catalan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Romani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.12.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bracht-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13113" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.031" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrissin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1530" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W40F3NQ9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005504v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deh&#233;din" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12278" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNZ7V8SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823710v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.04.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTL82F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Volat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12112" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751457v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Negrutiu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.09.026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7NRW3JP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Nogaro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12233" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VS5D75VH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00958705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Claret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1899/12-188.1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00578887v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0323-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNZWQ1WN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00667327v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-011-9484-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520892v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-009-9388-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4VJG6Z3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00394436v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7305" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QV6KP5V5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264658v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01795.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05179985v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05127196v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985664v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Del Campo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Est&#233;vez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Pe&#241;as" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Rodeles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988073v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985674v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n del Campo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988090v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588055v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742915v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740110v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743674v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749215v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423968v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baudoin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaudet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816940v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369196v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819675v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00587833v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10142" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>