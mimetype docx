--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -66,6253 +66,6391 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use and management intensity shape nitrogen cycling and microbial functions, driving environmental impacts in French urban soils</w:t>
+                <w:t xml:space="preserve">Dataset of physicochemical, microbiological, and plant root parameters of 135 soils from various urban land uses Blois city, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie a M Cantarel</w:t>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+                <w:t xml:space="preserve">Rachel Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 219, pp.106751. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64, pp.112265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440621v1</w:t>
+                <w:t xml:space="preserve">insu-05373406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits and functions of alpine plant communities respond strongly but not always sufficiently to in situ climate change</w:t>
+                <w:t xml:space="preserve">Land use and management intensity shape nitrogen cycling and microbial functions, driving environmental impacts in French urban soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billur Bektaş</w:t>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemma Rutten</w:t>
+                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Saillard</w:t>
+                <w:t xml:space="preserve">Amélie a M Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Friaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.70503⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 219, pp.106751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344578v1</w:t>
+                <w:t xml:space="preserve">hal-05440621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Disturbances and Connectivity Drive Seasonal Taxonomic and Trait Patterns of Aquatic Macroinvertebrate Communities Across Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traits and functions of alpine plant communities respond strongly but not always sufficiently to in situ climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billur Bektaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Chalmandrier</w:t>
+                <w:t xml:space="preserve">Gemma Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cunillera‐montcusí</w:t>
+                <w:t xml:space="preserve">Amélie Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naiara López-Rojo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zoltán Csabai</w:t>
+                <w:t xml:space="preserve">Rodrigue Friaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.70047⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.70503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163488v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral fertilization reduces the drought resistance of soil multifunctionality in a mountain grassland system through plant-soil interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Piton</w:t>
+                <w:t xml:space="preserve">Lionel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+                <w:t xml:space="preserve">Aurelie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.e31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating Drying and Flowing Phases Control Stream Metabolism Through Short‐ and Long‐Term Effects: Insights From a River Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural Disturbances and Connectivity Drive Seasonal Taxonomic and Trait Patterns of Aquatic Macroinvertebrate Communities Across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chalmandrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cunillera‐montcusí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naiara López‐rojo</w:t>
+                <w:t xml:space="preserve">Naiara López-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sarremejane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+                <w:t xml:space="preserve">Miguel Cañedo‐argüelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Singer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacob Diamond</w:t>
+                <w:t xml:space="preserve">Zoltán Csabai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JG008369⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.70047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121357v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River network‐scale drying impacts the spatiotemporal dynamics of greenhouse gas fluxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternating Drying and Flowing Phases Control Stream Metabolism Through Short‐ and Long‐Term Effects: Insights From a River Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara López‐rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Silverthorn</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Sarremejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+                <w:t xml:space="preserve">Gabriel Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12531⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (3), pp.e2024JG008369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JG008369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592271v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying and fragmentation drive the dynamics of resources, consumers and ecosystem functions across aquatic‐terrestrial habitats in a river network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angélique Arbaretaz</w:t>
+                <w:t xml:space="preserve">Unravelling large-scale patterns and drivers of biodiversity in dry rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Truchy</w:t>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nans Barthélémy</w:t>
+                <w:t xml:space="preserve">Roland Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel von Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klement Tockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.10135⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.7233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-50873-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767646v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon emissions from inland waters may be underestimated: Evidence from European river networks fragmented by drying</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">River network‐scale drying impacts the spatiotemporal dynamics of greenhouse gas fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+                <w:t xml:space="preserve">Teresa Silverthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara López‐rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sarremejane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lol2.10408⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.861-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660305v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling large-scale patterns and drivers of biodiversity in dry rivers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Corti</w:t>
+                <w:t xml:space="preserve">Drying and fragmentation drive the dynamics of resources, consumers and ecosystem functions across aquatic‐terrestrial habitats in a river network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sarremejane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Silverthorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel von Schiller</w:t>
+                <w:t xml:space="preserve">Angélique Arbaretaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klement Tockner</w:t>
+                <w:t xml:space="preserve">Amélie Truchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-50873-1⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.10135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767566v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contrasted impacts of grasshoppers on soil microbial activities in function of primary production and herbivore diet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+                <w:t xml:space="preserve">Carbon emissions from inland waters may be underestimated: Evidence from European river networks fragmented by drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara López-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Brun</w:t>
+                <w:t xml:space="preserve">Francisco Peñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pascale Colace</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabin Piton</w:t>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e12. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lol2.10408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988756v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gas dynamics in river networks fragmented by drying and damming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The contrasted impacts of grasshoppers on soil microbial activities in function of primary production and herbivore diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Colace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.14172⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316260v1</w:t>
+                <w:t xml:space="preserve">hal-03988756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of soil trophic networks on microbial decomposition activity in mountain ecosystems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Greenhouse gas dynamics in river networks fragmented by drying and damming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Silverthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara López-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 172, pp.108771. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (12), pp.2027-2041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.14172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750503v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong links between plant traits and microbial activities but different abiotic drivers in mountain grasslands</w:t>
+                <w:t xml:space="preserve">Differential effects of soil trophic networks on microbial decomposition activity in mountain ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah‐sophie Weil</w:t>
+                <w:t xml:space="preserve">Camille Martinez-Almoyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Martinez‐almoyna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabin Piton</w:t>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Renaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Boulangeat</w:t>
+                <w:t xml:space="preserve">Clément Lionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.14235⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 172, pp.108771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409587v1</w:t>
+                <w:t xml:space="preserve">hal-03750503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Biodiversity, Functional Integrity, and Ecosystem Services in Drying River Networks (DRYvER)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Datry</w:t>
+                <w:t xml:space="preserve">Resistance–recovery trade‐off of soil microbial communities under altered rain regimes: An experimental test across European agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martinez‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Allen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nuria Bonada</w:t>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/rio.7.e77750⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (2), pp.406-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807330v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter and soil characteristics mediate the buffering effect of snow cover on litter decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Brun</w:t>
+                <w:t xml:space="preserve">Strong links between plant traits and microbial activities but different abiotic drivers in mountain grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah‐sophie Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martinez‐almoyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Millery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bernard</w:t>
+                <w:t xml:space="preserve">Louise Boulangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 460 (1-2), pp.511-525. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (11), pp.2755-2770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-020-04803-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181257v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading effects of moth outbreaks on subarctic soil food webs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Litter and soil characteristics mediate the buffering effect of snow cover on litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Calderón-Sanou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t>
+                <w:t xml:space="preserve">Annie Millery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94227-z⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460 (1-2), pp.511-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-020-04803-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346467v1</w:t>
+                <w:t xml:space="preserve">hal-03181257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking our understanding of intermittent rivers and ephemeral streams with genomic tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Securing Biodiversity, Functional Integrity, and Ecosystem Services in Drying River Networks (DRYvER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Argelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Barquín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosetta C Blackman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Gauthier</w:t>
+                <w:t xml:space="preserve">Nuria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fee.2404⟩</w:t>
+              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/rio.7.e77750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03369170v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance–recovery trade‐off of soil microbial communities under altered rain regimes: An experimental test across European agroecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+                <w:t xml:space="preserve">Cascading effects of moth outbreaks on subarctic soil food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Calderón-Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Münkemüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Martinez‐garcía</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
+                <w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13774⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94227-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151802v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate, soil resources and microbial activity shape the distributions of mountain plants based on their functional traits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabin Piton</w:t>
+                <w:t xml:space="preserve">Unlocking our understanding of intermittent rivers and ephemeral streams with genomic tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosetta C Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Boulangeat</w:t>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Choler</w:t>
+                <w:t xml:space="preserve">Tristan Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.05269⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (10), pp.574-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fee.2404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02960102v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling drivers of soil microbial potential enzyme activity across rain regimes: An approach based on the functional trait framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Climate, soil resources and microbial activity shape the distributions of mountain plants based on their functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martinez‐almoyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Hedlund</w:t>
+                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Boulangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107881⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (10), pp.1550-1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.05269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926002v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared to conventional, ecological intensive management promotes beneficial proteolytic soil microbial communities for agro-ecosystem functioning under climate change-induced rain regimes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Disentangling drivers of soil microbial potential enzyme activity across rain regimes: An approach based on the functional trait framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Symanczik</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Laura Martínez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijbert Brussaard</w:t>
+                <w:t xml:space="preserve">Katarina Hedlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.107881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64279-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570574v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using proxies of microbial community‐weighted means traits to explain the cascading effect of management intensity, soil and plant traits on ecosystem resilience in mountain grasslands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Compared to conventional, ecological intensive management promotes beneficial proteolytic soil microbial communities for agro-ecosystem functioning under climate change-induced rain regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Lori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Symanczik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijbert Brussaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13327⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64279-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408942v1</w:t>
+                <w:t xml:space="preserve">hal-02570574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of hydraulic conductivity on the contribution of the hyporheic zone to in‐stream nitrogen uptake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+                <w:t xml:space="preserve">Using proxies of microbial community‐weighted means traits to explain the cascading effect of management intensity, soil and plant traits on ecosystem resilience in mountain grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugènia Martí</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eco.2139⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108 (3), pp.876-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905469v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conceptual framework for understanding the biogeochemistry of dry riverbeds through the lens of soil science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandra Shumilova</w:t>
+                <w:t xml:space="preserve">C. Mendoza Lera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Zak</w:t>
+                <w:t xml:space="preserve">M. Almagro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Datry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roland Corti</w:t>
+                <w:t xml:space="preserve">N. Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Romani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.441-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181061v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of snow pack reduction and drought on litter decomposition in subalpine grassland communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Exploring the role of hydraulic conductivity on the contribution of the hyporheic zone to in‐stream nitrogen uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mendoza‐lera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugènia Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3891-3⟩</w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eco.2139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935867v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐trophic β‐diversity mediates the effect of environmental gradients on the turnover of multiple ecosystem functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+                <w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Shumilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Zak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel von Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13393⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (5), pp.1591-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276279v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework for understanding the biogeochemistry of dry riverbeds through the lens of soil science</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of snow pack reduction and drought on litter decomposition in subalpine grassland communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.12.001⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 435 (1-2), pp.225-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3891-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608196v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil legacy effects of climatic stress, management and plant functional composition on microbial communities influence the response of Lolium perenne to a new drought event</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Binet</w:t>
+                <w:t xml:space="preserve">Multi‐trophic β‐diversity mediates the effect of environmental gradients on the turnover of multiple ecosystem functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martinez‐almoyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chalmandrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3403-x⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (10), pp.2053-2064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688479v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop traits drive soil carbon sequestration under organic farming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Gattinger</w:t>
+                <w:t xml:space="preserve">Soil legacy effects of climatic stress, management and plant functional composition on microbial communities influence the response of Lolium perenne to a new drought event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Bracht-Jørgensen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Filipe Carvalho</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13113⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 424 (1-2), pp.233-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3403-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801968v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of plant traits, soil microbial properties, and abiotic parameters on nitrogen turnover of grassland ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+                <w:t xml:space="preserve">Crop traits drive soil carbon sequestration under organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo García-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Baxendale</w:t>
+                <w:t xml:space="preserve">Andreas Gattinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ute Krainer</w:t>
+                <w:t xml:space="preserve">Helene Bracht-Jørgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijbert Brussaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bahn</w:t>
+                <w:t xml:space="preserve">Filipe Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (11), pp.e01448. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (5), pp.2496-2505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.1448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688415v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of dissolved organic carbon (DOC) through stormwater basins designed for groundwater recharge in urban area: Assessment of retention efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of plant traits, soil microbial properties, and abiotic parameters on nitrogen turnover of grassland ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+                <w:t xml:space="preserve">Catherine Baxendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+                <w:t xml:space="preserve">Ute Krainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Delolme</w:t>
+                <w:t xml:space="preserve">Michael Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.031⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (11), pp.e01448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.1448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323930v1</w:t>
+                <w:t xml:space="preserve">hal-01688415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between sediment structures and ecological processes in the hyporheic zone: ground-penetrating radar as a non-invasive tool to detect subsurface biologically active zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Dynamics of dissolved organic carbon (DOC) through stormwater basins designed for groundwater recharge in urban area: Assessment of retention efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Winiarski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marmonier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (4), pp.626-641. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.27-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eco.1530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01323969v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat heterogeneity influences the response of microbial communities to severe low-flow periods in alluvial wetlands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Links between sediment structures and ecological processes in the hyporheic zone: ground-penetrating radar as a non-invasive tool to detect subsurface biologically active zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dehédin</w:t>
+                <w:t xml:space="preserve">Anne Perrissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.626-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eco.1530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12278⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005504v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of crustaceans as sentinel organisms to evaluate groundwater ecological quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Habitat heterogeneity influences the response of microbial communities to severe low-flow periods in alluvial wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dehédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 216, pp.1683-1694. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (3), pp.463-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00823710v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzo(a)pyrene inhibits the role of the bioturbator Tubifex tubifex in river sediment biogeochemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Influence of hyporheic zone characteristics on the structure and activity of microbial assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Nogaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 450-451, pp.230-241. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (12), pp.2567-2583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00815261v1</w:t>
+                <w:t xml:space="preserve">halsde-00942587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term impact of hydrological regime on structure and functions of microbial communities in riverine wetland sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Invertebrate distribution across nested geomorphic features in braided-river landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capderrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gudrun Bornette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+                <w:t xml:space="preserve">Cécile Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12112⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (4), pp.1188-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1899/12-188.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00873431v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00958705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological assessment of groundwater trophic status by using artificial substrates to monitor biofilm growth and activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The use of crustaceans as sentinel organisms to evaluate groundwater ecological quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Negrutiu</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.09.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216, pp.1683-1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00751457v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00823710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hyporheic zone characteristics on the structure and activity of microbial assemblages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Benzo(a)pyrene inhibits the role of the bioturbator Tubifex tubifex in river sediment biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12233⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 450-451, pp.230-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00942587v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00815261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertebrate distribution across nested geomorphic features in braided-river landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term impact of hydrological regime on structure and functions of microbial communities in riverine wetland sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Capderrey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+                <w:t xml:space="preserve">Bernadette Volat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Claret</w:t>
+                <w:t xml:space="preserve">Marc Neyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Malard</w:t>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (4), pp.1188-1204. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (2), pp.211-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1899/12-188.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00958705v1</w:t>
+                <w:t xml:space="preserve">halsde-00873431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+                <w:t xml:space="preserve">Ecological assessment of groundwater trophic status by using artificial substrates to monitor biofilm growth and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Archambaud</w:t>
+                <w:t xml:space="preserve">C. Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Belaidi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Breil</w:t>
+                <w:t xml:space="preserve">Y. Negrutiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/limn/2012009⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.230-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00736087v1</w:t>
+                <w:t xml:space="preserve">halsde-00751457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of sediment biofilm to increased dissolved organic carbon supply in groundwater artificially recharged with stormwater</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Malard</w:t>
+                <w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janine Gibert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-010-0323-2⟩</w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (3), pp.253-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/limn/2012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00578887v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00736087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface water linkages regulate trophic interactions in a groundwater food web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (8), pp.1339-1353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10021-011-9484-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00667327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical change in dissolved organic carbon and oxygen at the water table region of an aquifer recharged with stormwater: biological uptake or mixing?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Response of sediment biofilm to increased dissolved organic carbon supply in groundwater artificially recharged with stormwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.382-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-010-0323-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10533-009-9388-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00520892v1</w:t>
+                <w:t xml:space="preserve">halsde-00578887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative influences of DOC flux and subterranean fauna on microbial abundance and activity in aquifer sediments: new insights from 13C-tracer experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (7), pp.1560-1576. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02385.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00520932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal influence of urban groundwater recharge from stormwater infiltration basins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Vertical change in dissolved organic carbon and oxygen at the water table region of an aquifer recharged with stormwater: biological uptake or mixing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99 (1-3), pp.31-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-009-9388-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.7305⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00394436v1</w:t>
+                <w:t xml:space="preserve">halsde-00520892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thermal influence of urban groundwater recharge from stormwater infiltration basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.1701-1713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00394436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The imprint of quaternary glaciers on the present-day distribution of the obligate groundwater amphipod Niphargus virei (Niphargidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jean Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35, pp.552-564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01795.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00264658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6322,1746 +6460,1746 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of microbial communities' life strategies in urban areas along a management intensity gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'urbanisation et l'intensité de gestion des sols urbains modifient le cycle de l'azote et les fonctions microbiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Ecology of Soil Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Agroécologie de Dijon, Nov 2025, Beaune (21), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131111v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'urbanisation et l'intensité de gestion des sols urbains modifient le cycle de l'azote et les fonctions microbiennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Could invisible effects of land use and management on soil microbial communities durably impact carbon and nitrogen cycling in urban soils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Agroécologie de Dijon, Nov 2025, Beaune (21), France</w:t>
+              <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179985v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could invisible effects of land use and management on soil microbial communities durably impact carbon and nitrogen cycling in urban soils?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adaptation of microbial communities' life strategies in urban areas along a management intensity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t>
+              <w:t xml:space="preserve">5th Conference on Ecology of Soil Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127196v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns and drivers of greenhouse gases emissions in European drying river networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiara López-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edurne Estévez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J Peñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Rodeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFS 13 - Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, New Castle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of soil trophic networks on microbial decomposition activity in mountain ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martinez-Almoyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Biodiversity Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Davos (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns and drivers of greenhouse gases emissions in European drying river networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiara López-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén del Campo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edurne Estévez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J Peñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Rodeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Meeting of the Iberian Ecological Society (SIBECOL), the XXI conference of the Iberian Association of Limnology (AIL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants and soil: The faster life of alpine grasslands under experimental warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billur Bektaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chabroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Biodiversity Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of soil trophic networks on microbial decomposition activity in mountain ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martinez-Almoyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2 GFÖ Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts environnementaux à long-terme des exploitations minières : la mine de Pb-Ag de Peisey-Nancroix (1644-1866, Alpes françaises)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des communautés microbiennes naturelles benthiques pour évaluer les conséquences écologiques d’un changement de pratique agricole : Cas de l’interdiction d’utilisation de l’herbicide diuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides GFP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bordeaux, France. p. 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshwater sediment pesticide biodegradation potential as an ecological indicator of microbial recovery following a decrease in chronic pesticide exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Microbiological Societies Congres (IUMS BAM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montréal, Canada. 1487 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des mécanismes d'adaptation microbienne pour caractériser les conséquences écologiques de l'interdiction d'utilisation du diuron en zone viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. journées thématiques de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Ecologie Microbienne (AFEM). FRA., May 2014, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du potentiel de biodégradation de sédiments de rivière comme indicateur d’une diminution du niveau d’exposition a l’herbicide diuron suite a son interdiction d’utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la société d'Ecotoxicologie fondamentale et appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA). FRA., Jul 2013, Thionville, France. 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODÉLISATION DES TRANSPORTS D'EAU, DE CHALEUR ET DE SOLUTÉ SOUS UN BASSIN DE D'INFILTRATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er symposium méditerranéen de geoengineering (SMGE'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Alger, Algérie. pp 210-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8071,151 +8209,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants reverse the positive effect of nutrient addition on the drought resistance of soil multifunctionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Piton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+                <w:t xml:space="preserve">Lionel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Bernard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8225,146 +8363,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Litter Decomposition in Intermittent Rivers and Ephemeral Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ecology of Plant Litter Decomposition in Stream Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.73-100, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-72854-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8374,124 +8512,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding grassland response to land use intensity and climate change: moving forward microbial trait-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8501,114 +8639,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie fonctionnelle dans les nappes phréatiques : liens entre flux de matière organique, activité et diversité biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Claude Bernard - Lyon I, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009LYO10142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00587833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8755,51 +8893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie a M Cantarel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rutten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Friaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70503" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cunillera&#8208;montcus&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez-Rojo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ca&#241;edo&#8208;arg&#252;elles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70047" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez&#8208;rojo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Singer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008369" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Silverthorn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12531" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Arbaretaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pe&#241;as" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10408" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klement Tockner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50873-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.229" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14172" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03750503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lionnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108771" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah&#8208;sophie Weil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boulangeat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14235" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argelich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barqu&#237;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e77750" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04803-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03346467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Gilles Yoccoz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94227-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta C Blackman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2404" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13774" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02960102v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05269" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926002v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Hedlund" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107881" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570574v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Symanczik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64279-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13327" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mendoza&#8208;lera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Ribot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;nia Mart&#237;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2139" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3891-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13393" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608196v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Arce" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendoza Lera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almagro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Catalan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Romani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.12.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bracht-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13113" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.031" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrissin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1530" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W40F3NQ9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005504v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deh&#233;din" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12278" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNZ7V8SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823710v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.04.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTL82F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Volat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12112" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751457v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Negrutiu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.09.026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7NRW3JP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Nogaro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12233" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VS5D75VH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00958705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Claret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1899/12-188.1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00578887v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0323-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNZWQ1WN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00667327v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-011-9484-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520892v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-009-9388-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4VJG6Z3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00394436v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7305" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QV6KP5V5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264658v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01795.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05179985v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05127196v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985664v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Del Campo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Est&#233;vez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Pe&#241;as" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Rodeles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988073v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985674v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n del Campo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988090v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588055v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742915v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740110v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743674v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749215v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423968v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baudoin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaudet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816940v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369196v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819675v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00587833v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10142" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie a M Cantarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rutten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Friaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70503" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.534" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cunillera&#8208;montcus&#237;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez-Rojo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ca&#241;edo&#8208;arg&#252;elles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez&#8208;rojo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Singer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008369" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klement Tockner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50873-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Silverthorn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12531" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Arbaretaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pe&#241;as" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10408" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.229" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14172" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03750503v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lionnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108771" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13774" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah&#8208;sophie Weil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boulangeat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14235" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181257v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04803-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argelich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barqu&#237;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e77750" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03346467v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Gilles Yoccoz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94227-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta C Blackman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2404" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02960102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05269" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Hedlund" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107881" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lori" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Symanczik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64279-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408942v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13327" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Arce" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendoza Lera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almagro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Catalan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Romani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.12.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mendoza&#8208;lera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Ribot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;nia Mart&#237;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2139" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935867v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3891-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276279v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13393" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801968v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bracht-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13113" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323969v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrissin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1530" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W40F3NQ9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deh&#233;din" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12278" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNZ7V8SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942587v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Nogaro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12233" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VS5D75VH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00958705v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Claret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1899/12-188.1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823710v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.04.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTL82F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873431v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Volat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12112" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751457v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Negrutiu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.09.026" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7NRW3JP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00667327v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-011-9484-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00578887v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0323-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNZWQ1WN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520892v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-009-9388-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4VJG6Z3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00394436v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7305" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QV6KP5V5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264658v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01795.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05179985v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05127196v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985664v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Del Campo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Est&#233;vez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Pe&#241;as" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Rodeles" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988073v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985674v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n del Campo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988090v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588055v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742915v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740110v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743674v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749215v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baudoin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaudet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816940v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369196v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819675v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00587833v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10142" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>