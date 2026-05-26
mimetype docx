--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -66,8294 +66,8419 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consequence of SOC quantity and quality on microbial communities in urban soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoilCET - 2nd International Symposium of Soil Carbon in the Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFPEN; INRAE, Apr 2026, Rueil-Malmaison (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation of microbial communities' life strategies in urban areas along a management intensity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Conference on Ecology of Soil Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urbanisation et l'intensité de gestion des sols urbains modifient le cycle de l'azote et les fonctions microbiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Agroécologie de Dijon, Nov 2025, Beaune (21), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Could invisible effects of land use and management on soil microbial communities durably impact carbon and nitrogen cycling in urban soils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patterns and drivers of greenhouse gases emissions in European drying river networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara López-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edurne Estévez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J Peñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Rodeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEFS 13 - Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, New Castle, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential effects of soil trophic networks on microbial decomposition activity in mountain ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martinez-Almoyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Biodiversity Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Davos (Suisse), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patterns and drivers of greenhouse gases emissions in European drying river networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara López-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edurne Estévez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J Peñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Rodeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Meeting of the Iberian Ecological Society (SIBECOL), the XXI conference of the Iberian Association of Limnology (AIL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Aveiro (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plants and soil: The faster life of alpine grasslands under experimental warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billur Bektaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Chabroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Biodiversity Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Davos, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential effects of soil trophic networks on microbial decomposition activity in mountain ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martinez-Almoyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFE2 GFÖ Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impacts environnementaux à long-terme des exploitations minières : la mine de Pb-Ag de Peisey-Nancroix (1644-1866, Alpes françaises)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des communautés microbiennes naturelles benthiques pour évaluer les conséquences écologiques d’un changement de pratique agricole : Cas de l’interdiction d’utilisation de l’herbicide diuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides GFP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France. p. 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freshwater sediment pesticide biodegradation potential as an ecological indicator of microbial recovery following a decrease in chronic pesticide exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Union of Microbiological Societies Congres (IUMS BAM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada. 1487 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation des mécanismes d'adaptation microbienne pour caractériser les conséquences écologiques de l'interdiction d'utilisation du diuron en zone viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. journées thématiques de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Ecologie Microbienne (AFEM). FRA., May 2014, Banyuls sur mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation du potentiel de biodégradation de sédiments de rivière comme indicateur d’une diminution du niveau d’exposition a l’herbicide diuron suite a son interdiction d’utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la société d'Ecotoxicologie fondamentale et appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA). FRA., Jul 2013, Thionville, France. 54 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MODÉLISATION DES TRANSPORTS D'EAU, DE CHALEUR ET DE SOLUTÉ SOUS UN BASSIN DE D'INFILTRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er symposium méditerranéen de geoengineering (SMGE'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Alger, Algérie. pp 210-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of physicochemical, microbiological, and plant root parameters of 135 soils from various urban land uses Blois city, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 64, pp.112265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05373406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use and management intensity shape nitrogen cycling and microbial functions, driving environmental impacts in French urban soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie a M Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 219, pp.106751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits and functions of alpine plant communities respond strongly but not always sufficiently to in situ climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billur Bektaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Friaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.70503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral fertilization reduces the drought resistance of soil multifunctionality in a mountain grassland system through plant-soil interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pommier</w:t>
+                <w:t xml:space="preserve">Natural Disturbances and Connectivity Drive Seasonal Taxonomic and Trait Patterns of Aquatic Macroinvertebrate Communities Across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chalmandrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cunillera‐montcusí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara López-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cañedo‐argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Csabai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.534⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.70047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199966v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Disturbances and Connectivity Drive Seasonal Taxonomic and Trait Patterns of Aquatic Macroinvertebrate Communities Across Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineral fertilization reduces the drought resistance of soil multifunctionality in a mountain grassland system through plant-soil interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Cañedo‐argüelles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoltán Csabai</w:t>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.70047⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163488v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternating Drying and Flowing Phases Control Stream Metabolism Through Short‐ and Long‐Term Effects: Insights From a River Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiara López‐rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sarremejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 130 (3), pp.e2024JG008369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024JG008369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling large-scale patterns and drivers of biodiversity in dry rivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">River network‐scale drying impacts the spatiotemporal dynamics of greenhouse gas fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Silverthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara López‐rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sarremejane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Klement Tockner</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-50873-1⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.861-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767566v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River network‐scale drying impacts the spatiotemporal dynamics of greenhouse gas fluxes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+                <w:t xml:space="preserve">Carbon emissions from inland waters may be underestimated: Evidence from European river networks fragmented by drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara López-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Peñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12531⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lol2.10408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592271v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying and fragmentation drive the dynamics of resources, consumers and ecosystem functions across aquatic‐terrestrial habitats in a river network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sarremejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Silverthorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Arbaretaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Truchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/oik.10135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon emissions from inland waters may be underestimated: Evidence from European river networks fragmented by drying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Unravelling large-scale patterns and drivers of biodiversity in dry rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel von Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klement Tockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lol2.10408⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.7233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-50873-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660305v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contrasted impacts of grasshoppers on soil microbial activities in function of primary production and herbivore diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Colace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.e12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse gas dynamics in river networks fragmented by drying and damming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Silverthorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiara López-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (12), pp.2027-2041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fwb.14172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of soil trophic networks on microbial decomposition activity in mountain ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martinez-Almoyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 172, pp.108771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance–recovery trade‐off of soil microbial communities under altered rain regimes: An experimental test across European agroecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Strong links between plant traits and microbial activities but different abiotic drivers in mountain grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah‐sophie Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martinez‐almoyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Boulangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13774⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (11), pp.2755-2770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151802v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong links between plant traits and microbial activities but different abiotic drivers in mountain grasslands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Litter and soil characteristics mediate the buffering effect of snow cover on litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Millery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louise Boulangeat</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.14235⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460 (1-2), pp.511-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-020-04803-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409587v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter and soil characteristics mediate the buffering effect of snow cover on litter decomposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Securing Biodiversity, Functional Integrity, and Ecosystem Services in Drying River Networks (DRYvER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Millery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bernard</w:t>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Argelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Barquín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-020-04803-x⟩</w:t>
+              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/rio.7.e77750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181257v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Biodiversity, Functional Integrity, and Ecosystem Services in Drying River Networks (DRYvER)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nuria Bonada</w:t>
+                <w:t xml:space="preserve">Cascading effects of moth outbreaks on subarctic soil food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Calderón-Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Münkemüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/rio.7.e77750⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94227-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807330v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading effects of moth outbreaks on subarctic soil food webs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t>
+                <w:t xml:space="preserve">Unlocking our understanding of intermittent rivers and ephemeral streams with genomic tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosetta C Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94227-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (10), pp.574-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fee.2404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03346467v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking our understanding of intermittent rivers and ephemeral streams with genomic tools</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Resistance–recovery trade‐off of soil microbial communities under altered rain regimes: An experimental test across European agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Gauthier</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martinez‐garcía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fee.2404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (2), pp.406-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03369170v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate, soil resources and microbial activity shape the distributions of mountain plants based on their functional traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martinez‐almoyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Boulangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Choler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43 (10), pp.1550-1559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ecog.05269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling drivers of soil microbial potential enzyme activity across rain regimes: An approach based on the functional trait framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martínez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Hedlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148, pp.107881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared to conventional, ecological intensive management promotes beneficial proteolytic soil microbial communities for agro-ecosystem functioning under climate change-induced rain regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Lori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Symanczik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijbert Brussaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-64279-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using proxies of microbial community‐weighted means traits to explain the cascading effect of management intensity, soil and plant traits on ecosystem resilience in mountain grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 108 (3), pp.876-893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.13327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework for understanding the biogeochemistry of dry riverbeds through the lens of soil science</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.M. Romani</w:t>
+                <w:t xml:space="preserve">Exploring the role of hydraulic conductivity on the contribution of the hyporheic zone to in‐stream nitrogen uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mendoza‐lera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugènia Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.12.001⟩</w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eco.2139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608196v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of hydraulic conductivity on the contribution of the hyporheic zone to in‐stream nitrogen uptake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+                <w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Shumilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Zak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel von Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eco.2139⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (5), pp.1591-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905469v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of snow pack reduction and drought on litter decomposition in subalpine grassland communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 435 (1-2), pp.225-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3891-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181061v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of snow pack reduction and drought on litter decomposition in subalpine grassland communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Multi‐trophic β‐diversity mediates the effect of environmental gradients on the turnover of multiple ecosystem functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martinez‐almoyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chalmandrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3891-3⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (10), pp.2053-2064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935867v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐trophic β‐diversity mediates the effect of environmental gradients on the turnover of multiple ecosystem functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+                <w:t xml:space="preserve">A conceptual framework for understanding the biogeochemistry of dry riverbeds through the lens of soil science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mendoza Lera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Almagro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Romani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13393⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.441-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276279v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil legacy effects of climatic stress, management and plant functional composition on microbial communities influence the response of Lolium perenne to a new drought event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 424 (1-2), pp.233-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-017-3403-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop traits drive soil carbon sequestration under organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo García-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Gattinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Bracht-Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijbert Brussaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55 (5), pp.2496-2505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.13113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plant traits, soil microbial properties, and abiotic parameters on nitrogen turnover of grassland ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baxendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Krainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (11), pp.e01448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecs2.1448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of dissolved organic carbon (DOC) through stormwater basins designed for groundwater recharge in urban area: Assessment of retention efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81, pp.27-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between sediment structures and ecological processes in the hyporheic zone: ground-penetrating radar as a non-invasive tool to detect subsurface biologically active zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perrissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecohydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (4), pp.626-641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eco.1530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat heterogeneity influences the response of microbial communities to severe low-flow periods in alluvial wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dehédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (3), pp.463-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fwb.12278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hyporheic zone characteristics on the structure and activity of microbial assemblages</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The use of crustaceans as sentinel organisms to evaluate groundwater ecological quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12233⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216, pp.1683-1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00942587v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00823710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertebrate distribution across nested geomorphic features in braided-river landscapes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Benzo(a)pyrene inhibits the role of the bioturbator Tubifex tubifex in river sediment biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1899/12-188.1⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 450-451, pp.230-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00958705v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00815261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of crustaceans as sentinel organisms to evaluate groundwater ecological quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Long-term impact of hydrological regime on structure and functions of microbial communities in riverine wetland sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Volat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Neyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.04.009⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (2), pp.211-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00823710v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00873431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzo(a)pyrene inhibits the role of the bioturbator Tubifex tubifex in river sediment biogeochemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Ecological assessment of groundwater trophic status by using artificial substrates to monitor biofilm growth and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Negrutiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.013⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.230-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00815261v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00751457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term impact of hydrological regime on structure and functions of microbial communities in riverine wetland sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of hyporheic zone characteristics on the structure and activity of microbial assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Nogaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12112⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (12), pp.2567-2583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00873431v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00942587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological assessment of groundwater trophic status by using artificial substrates to monitor biofilm growth and activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Invertebrate distribution across nested geomorphic features in braided-river landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capderrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.09.026⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (4), pp.1188-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1899/12-188.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00751457v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00958705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (3), pp.253-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/limn/2012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00736087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface water linkages regulate trophic interactions in a groundwater food web</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Response of sediment biofilm to increased dissolved organic carbon supply in groundwater artificially recharged with stormwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-011-9484-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.382-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-010-0323-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00667327v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00578887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of sediment biofilm to increased dissolved organic carbon supply in groundwater artificially recharged with stormwater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Surface water linkages regulate trophic interactions in a groundwater food web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-010-0323-2⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (8), pp.1339-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-011-9484-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00578887v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00667327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative influences of DOC flux and subterranean fauna on microbial abundance and activity in aquifer sediments: new insights from 13C-tracer experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (7), pp.1560-1576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02385.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00520932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical change in dissolved organic carbon and oxygen at the water table region of an aquifer recharged with stormwater: biological uptake or mixing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 99 (1-3), pp.31-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10533-009-9388-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00520892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal influence of urban groundwater recharge from stormwater infiltration basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23, pp.1701-1713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.7305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00394436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The imprint of quaternary glaciers on the present-day distribution of the obligate groundwater amphipod Niphargus virei (Niphargidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jean Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35, pp.552-564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01795.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00264658v1</w:t>
-              </w:r>
-[...1747 lines deleted...]
-                <w:t xml:space="preserve">hal-00423968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants reverse the positive effect of nutrient addition on the drought resistance of soil multifunctionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8363,146 +8488,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Litter Decomposition in Intermittent Rivers and Ephemeral Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ecology of Plant Litter Decomposition in Stream Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.73-100, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72854-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8512,124 +8637,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding grassland response to land use intensity and climate change: moving forward microbial trait-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8639,114 +8764,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie fonctionnelle dans les nappes phréatiques : liens entre flux de matière organique, activité et diversité biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Claude Bernard - Lyon I, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2009LYO10142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00587833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId272"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8893,51 +9018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie a M Cantarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rutten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Friaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70503" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.534" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cunillera&#8208;montcus&#237;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez-Rojo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ca&#241;edo&#8208;arg&#252;elles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez&#8208;rojo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Singer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008369" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klement Tockner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50873-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Silverthorn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12531" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Arbaretaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pe&#241;as" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10408" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.229" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14172" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03750503v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lionnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108771" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13774" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah&#8208;sophie Weil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boulangeat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14235" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181257v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04803-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argelich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barqu&#237;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e77750" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03346467v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Gilles Yoccoz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94227-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta C Blackman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2404" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02960102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05269" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Hedlund" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107881" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lori" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Symanczik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64279-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408942v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13327" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Arce" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendoza Lera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almagro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Catalan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Romani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.12.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mendoza&#8208;lera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Ribot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;nia Mart&#237;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2139" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935867v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3891-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276279v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13393" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801968v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bracht-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13113" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323969v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrissin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1530" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W40F3NQ9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deh&#233;din" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12278" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNZ7V8SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942587v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Nogaro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12233" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VS5D75VH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00958705v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Claret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1899/12-188.1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823710v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.04.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTL82F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873431v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Volat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12112" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751457v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Negrutiu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.09.026" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7NRW3JP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00667327v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-011-9484-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00578887v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0323-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNZWQ1WN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520892v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-009-9388-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4VJG6Z3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00394436v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7305" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QV6KP5V5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264658v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01795.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05179985v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05127196v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985664v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Del Campo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Est&#233;vez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Pe&#241;as" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Rodeles" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988073v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985674v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n del Campo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988090v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588055v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742915v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740110v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743674v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749215v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baudoin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaudet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816940v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369196v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819675v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00587833v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10142" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05492958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05179985v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05127196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985664v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez-Rojo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Del Campo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Est&#233;vez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Pe&#241;as" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Rodeles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lionnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n del Campo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rutten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baudoin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie a M Cantarel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106751" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Friaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70503" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cunillera&#8208;montcus&#237;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ca&#241;edo&#8208;arg&#252;elles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70047" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.534" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez&#8208;rojo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Singer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008369" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Silverthorn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12531" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660305v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pe&#241;as" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10408" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Arbaretaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10135" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klement Tockner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50873-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988756v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14172" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03750503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108771" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah&#8208;sophie Weil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boulangeat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14235" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04803-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807330v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argelich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barqu&#237;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e77750" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03346467v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Gilles Yoccoz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94227-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369170v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta C Blackman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2404" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13774" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02960102v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05269" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Hedlund" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107881" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lori" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Symanczik" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64279-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13327" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mendoza&#8208;lera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Ribot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;nia Mart&#237;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2139" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935867v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3891-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276279v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13393" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608196v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Arce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendoza Lera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almagro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Catalan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Romani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.12.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801968v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bracht-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13113" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323930v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.031" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323969v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrissin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1530" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W40F3NQ9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005504v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deh&#233;din" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12278" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNZ7V8SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823710v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.04.009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTL82F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873431v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Volat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12112" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Negrutiu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.09.026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7NRW3JP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942587v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Nogaro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12233" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VS5D75VH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00958705v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Claret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1899/12-188.1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00578887v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0323-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNZWQ1WN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00667327v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-011-9484-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520932v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02385.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520892v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-009-9388-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4VJG6Z3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00394436v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7305" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QV6KP5V5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264658v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01795.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816940v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369196v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819675v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00587833v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10142" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>