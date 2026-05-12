--- v1 (2026-04-21)
+++ v2 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Garnache Creuillot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Comb generation in III-V semiconductor laser: Transverse modes versus modeless cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. IEEE, pp.1-1, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High coherence broadly tunable semiconductor laser: inhibited versus strong non-linear light matter interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Lasers and Laser Dynamics XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.32, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3022556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporally reconfigurable light in degenerate laser cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Lasers and Laser Dynamics XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.46, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3027435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of time-delayed feedback on the dynamics of temporal localized structures in passively mode-locked semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Alejandro Bartolo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe (CLEO/Europe 2023) and European Quantum Electronics Conference (EQEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), France. 2023, 979-8-3503-4599-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipolar Terahertz Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. IEEE, pp.1-2, 2022, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Localized Patterns in VECSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Huyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Maastricht, France. Optica Publishing Group, NpW2F.4, 2022, 978-1-957171-16-6. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2022.NpW2F.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Modeless Laser Cavity based on III-V Semiconductor technology: Non linear localized light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, France. IEEE, pp.1-1, 2021, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of Temporal Localized Structures in a VECSEL With Optical Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, France. IEEE, pp.1-1, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Localized Fourier Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Huyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, France. IEEE, pp.1-1, 2021, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">280 GHz Radiation Source Driven by a 1064nm Continuous-Wave Dual-Frequency Vertical External Cavity Semiconductor Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Keng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Penarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Varani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, France. IEEE, pp.1-2, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially modeless semiconductor laser cavity for the generation of spatio-temporal localized structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Javaloyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Gurevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical External Cavity Surface Emitting Lasers (VECSELs) X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, France. SPIE, pp.19, 2020, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2546833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards dual frequency comb VECSELs with DMD laser-ablated spatial mode masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Daykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Chen Sverre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical External Cavity Surface Emitting Lasers (VECSELs) IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, France. SPIE, pp.18, 2019, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2508680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling the output power of a photo-mixing THz source driven by a dual-frequency laser operating on two transverse modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, San Diego, France. SPIE; SPIE, pp.11, 2019, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2530266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third Order Dispersion in Optical Time Delayed Systems: The Case of Mode-Locked Vertical External-Cavity Surface-Emitting Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gurevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Huyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. IEEE, pp.1-1, 2019, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Low noise tunable integrated semiconductor laser: Dynamic instability and route to single frequency operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical External Cavity Surface Emitting Lasers (VECSELs) IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. SPIE, pp.10, 2019, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2514446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling the output power of a photo-mixing THz source driven by a dual-frequency laser operating on two transverse modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. SPIE, pp.47, 2019, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2514721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Opto-THz coherent sources based on III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freiburg Infrared Colloquium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAF, Mar 2025, Friburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emetteurs OPTO-THz structurés et cohérents par photomélange à base de technologies III-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano, les journées scientifiques annuelles du PEPR électronique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/CEA, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency-Comb generation in a III-V semiconductor laser: Laguerre-Gauss eigenmodes versus degenerate transverse wavefunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency Combs France 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2025, Paris ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Comb generation in III-V semiconductor external cavity laser: Dual transverse modes versus degenerated cavities solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz coherent source based on light structuration using III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz Photonics III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.14, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3017105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured coherent OPTO-RF photonic sources for Lidar &amp; Telecoms applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Photonique et l'électronique au service de l'industrie navale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GICAN CNRS, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz coherent source based on light structuration using III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Keng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOURCE THZ COHERENTE ACCORDABLE BASEE SUR DES TECHNOLOGIES III-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique, JNMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Opto-THz coherent light sources based on III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wocsdice-Exmatec, May 2024, Heraklion (Crete Island), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear dynamics of multimode semiconductor laser: phase instability and route to single state regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Workshop on Instabilities and Nonequilibrium Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPHYNI, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured light from Photonic & THz coherent sources based on III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ELIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Modeless Laser Cavity based on III-V Semiconductor Technology and sub-lambda metasurface: Non-linear localized light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Waves and Turbulence in Photonics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured light from Photonic & THz coherent sources based on III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Laser Applications in Industry and Research 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards transverse multiplexing of THz photo-driven emitters driven by a dual-transverse-mode dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German THz Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Kaiserlautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards THz power enhancement using spatial multiplexing photo-mixers driven by a dual-frequency VeCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz Emission Driven by a Dual-Transverse-Modes Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Meloneras, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards wireless THz communications: Photonic-driven source and transistor-based detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. pp.283-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenmodes of semiconductor spin-lasers with local linear birefringence and gain dichroism (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Fordos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Postava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaromír Pištora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spintronics X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Diego, United States. pp.88, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2278023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial integration of high coherence tunable single frequency semiconductor lasers based on VECSEL technology for scientific instrumentation in NIR and MIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE, Vertical External Cavity Surface Emitting Lasers VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2253230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly coherent modeless broadband VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE, Vertical External Cavity Surface Emitting Lasers VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2276088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise III-V metasurface based semiconductor vortex laser and rotational Doppler velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE, Vertical External Cavity Surface Emitting Lasers VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2276088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent and tunable THz source,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Bird, 2017, Buffalo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of new coherent light states using III-V semiconductor laser technology: VORTEX, continuum, dual frequency for THz and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CLEO Europe/IQEC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of new spatial and temporal coherent light states using III-V semiconductor laser technology: VORTEX, continuum, dual frequency for THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhal Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2212461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent THz generation based on a novel dual-frequency III-V semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2016.7758610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent & tunable THz source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting GDR NanoTeramir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Generation of coherent photon state carrying orbital angular momentum with charge and handedness control using flat-photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd VeCSEL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser generation of coherent photon state carrying Orbital-Angular-Momentum with charge and handedness control using flat-photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CLEO Europe/IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of high coherence broadly tunable single frequency lasers based on III-V semiconductor VECSEL technology for scientific instrumentation in NIR & MIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club IETR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency Vertical-External-Cavity Surface Emitting Laser for Terahertz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd VeCSEL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Generation of coherent photon state carrying Spin-Angular-Momentum with handedness control using electronic spin transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd VeCSEL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards control of light polarization using electron spin in half-VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical-External-Cavity Surface-Emitting Laser For THz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Workshop THz wireless communications using plasma-wave detectors with integrated antenna, 8th THz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Arêches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser generation of coherent photon state carrying Spin-Angular-Momentum with handedness control using electronic spin transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CLEO Europe/IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of high coherence high power broadly tunable single-frequency semiconductor lasers for NIR & MIR applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of new spatial and temporal coherent states using VeCSEL technology : VORTEX, high order Laguerre-Gauss mode, continuum source, spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Vertical External Cavity Surface Emitting Lasers IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of optically pumped semiconductor chips at 850 nm (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week - International Conference in Indium Phosphide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of light polarization using spin-injected opto-electronic devices with vertical geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spintronics VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust dual-frequency laser for THz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid-IR Optoelectronics : Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical-external-cavity surface-emitting laser for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 39th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial integration of high coherence tunable VECSEL in the NIR & MIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bensalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE, VECSEL IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid State alternative of gas ring laser gyroscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la thermique dans les structures actives des lasers vecsels à 850 NM (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francaise d'Optique. 13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise properties of NIR and MIR VeCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Noise and Fluctuations (ICNF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNF.2013.6579012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeless highly coherent frequency shifted feedback Vertical External Cavity Surface Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir de Bragg concave à base de cristaux photoniques, pour lasers à semi-conducteurs de haute cohérence à cavité externe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Single Frequency Highly Coherent High-Order Laguerre Gaussian Modes with Vertical-External-Cavity-Surface-Emitting-Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CLEO Europe/IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Spin-Injection enhancement in III-V Spin-LEDs: Towards control of light polarization using spin-injected Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Conference on Magnetism and Magnetic Materials (MMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of semiconductor chips at 850 nm (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on VECSELs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of semiconductor chips at 850 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent High−order Laguerre−Gauss modes with a high−Q external−cavity semiconductor laser: Standing−wave radial pattern and VORTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and manufacturing of single frequency compact VeCSEL modules emitting in the NIR and MIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benselama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual−Frequency Vertical External Cavity Surface Emitting Laser for Terahertz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, Propriétés et Cohérence des VeCSELs monofréquence TEM00 en pompage électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser a semi-conducteur a emission verticale pour la generation de modes de haute cohérence dans la base de Laguerre−Gauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeless highly coherent Frequency-shifted-feedback Vertical External Cavity Surface Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CLEO Europe/IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of light polarization using spin-injected VECSELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Workshop on Vertical-External-Cavity Surface-Emitting Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à Semi-conducteur à Emission Verticale sans mode: Emission cohérente large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la Polarisation Lumineuse d’un LASER par injection de porteurs polarisés en spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Colloque Louis Néel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise properties of NIR and MIR VECSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.1000329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à Semiconducteur à Emission Verticale sans mode : Emission cohérente large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic-crystal based concave mirror for highly coherent stable external-cavity semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CLEO Europe/IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design & physical properties of integrated single frequency III−V VeCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benselama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of new spatial, temporal and polarization coherent light states with VeCSEL: VORTEX, continuum, THz, spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid Photonic Crystal−based semiconductor Bragg mirror: A low loss functional mirror for high−Q external cavity lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitivity spectroscopy with the 2.3 mm VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cermak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cacciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Veis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Romanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency operation of a vertical external-cavity semiconductor laser at 852 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE '12 / Vertical External Cavity Surface Emitting Semiconductor Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, xx, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management for high power VECSEL emission in the near- and the mid-IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EPS-QEOD Europhoton conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology for single mode TEM00 large diameter electrically pumped external-cavity VCSEL devices on electroplated gold substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE growth and technology of 2-3μm Sb-based VeCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.7-µm single-frequency TEM00 operation of Sb-based diode-pumped external-cavity VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeCSEL under static feedback: simulation using the Generalized Airy’s function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ghezzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of class-A VECSEL under optical feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the single-frequency operation of a short vertical external-cavity semiconductor laser at 852 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE - Vertical External Cavity Surface Emitting Lasers (VECSELs)II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.82420F, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.908738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VECSELs for microwave photonics in Radars : single-frequency, dual frequency and mode-locked low noise operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Workshop on VeCSELs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of single frequency highly coherent high-order Laguerre-Gaussian mode with VECSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Integration of high coherence, high power VECSEL at 1μm and 2.3μm: Design and PhysicalProperties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benselama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Cavity Semiconductor Ring Laser Gyroscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and properties of high power highly coherent single frequency VECSEL emitting in the near to mid-IR photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à semiconducteur en cavité externe bipolarisé et bifréquence pour les horloges atomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency optically pumped semiconductor vertical external cavity laser at 852nm for Cs atomic clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity and frequency noise in high power highly coherent VeCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE CLEO Europe/IQEC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à semi-conducteur de haute cohérence de forte puissance accordable pour applications photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique Marseille 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.7µm Single-frequency TEM00 operation of Sb-based Diode-Pumped External-Cavity VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Topical Meeting on Lasers ETML’11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single mode TEM00 large diameter electrically pumped external-cavity VCSEL devices on electroplated gold substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IPRM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency operation of a vertical external cavity semiconductor laser for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power highly-coherent single-frequency compact semiconductor laser for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-.P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West, Quantum Sensing and Nanophotonic Devices VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband modeless cw semiconductor laser: design and coherence properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Topical Meeting on Lasers ETML’11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High finesse external cavity VCSELs: from very low noise lasers to dual frequency lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.876189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-linewidth low-noise multiwatt power operation of tunable compact external-cavity VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EPS-QEOD Europhoton 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of Mid-IR Sb-based surface emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exmatec 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à Semiconducteur Monofréquence de forte Puissance et de Haute Cohérence pour Applications Photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-.P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNMO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Issambres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de laser à cavitté CONTINUUM et ses applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang-Hua Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en nanosciences et en Nanotechnologies (J3N 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-linewidth low-noise multiwatt power operation of tunable compact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EPS-QEOD Europhoton 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à semi-conducteur à bas bruit d’intensité et de fréquence : Les VCSELs en cavité externe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque commun de la division Physique Atomique, Molécuaire et Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruit d’intensité et de fréquence dans les VCSELs de forte puissance et de haute cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Club Opto Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power Single–Frequency continuously tunable compact extended–cavity semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CLEO Europe/EQEC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Frequency Broadly-Tunable Compact Extended-Cavity Disc Laser at High Power Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Topical Meeting on Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency Diode-Pumped Vertical-External Cavity Laser at the Caesium D line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaSb-based VCSELs emitting in the mid-infrared wavelength range (2-3 µm) grown by molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Int. Conf. on Molecular-Beam Epitaxy (MBE-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy scaling of femtosecond and picosecond fiber oscillators beyond the microjoule level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baumgartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE CLEO Europe/IQEC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Power Single Frequency Broadly Tunable Compact Extended-Cavity Semiconductor Laser for Gas Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Belarusian-Russian Workshop SEMICONDUCTOR LASERS AND SYSTEMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Minsk, Belarus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy scaling of femtosecond and picosecond fiber oscillators beyond the microjoule level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baumgartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic, Sb-based Electrically pumped VCSELs emitting at 2.3µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IPRM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaSb-based VCSELs emitting in the mid-infrared wavelength range (2-3 µm) grown by molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Molecular Beam Epitaxy Conference (MBE international)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de caractérisation optique de structures VCSELs à fort gain pour le moyen-IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Nano et Micro-électronique et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency low-noise broadly-tunable extended-cavity VCSEL for gas analysis in the MIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid Infrared and Optical Material Devices (MIOMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended-cavity semiconductor laser at high power level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Signoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UPoN conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Noise Contributions in External Cavity VCSELS using Homodyne Spectrum Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unsolved Problems on Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room Temperature, Sb-Based Monolithic EP-VCSEL at 2.3 µm Including 2 N-Type DBR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Laser and Electro-Optics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency diode-pumped semiconductor laser tuned on a Cesium transition: frequency stability and linewidth study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhoton Solid state and Fiber coherent Light sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPACT AND ROBUST SINGLE-FREQUENCY DIODE-PUMPED VECSEL AT THE CESIUM D2 LINE FOR ATOMIC CLOCKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Dimarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency tunable VECSEL around the Cesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.687112.1-687112.9, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.763119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies associées à la réalisation de laser Sb-Vcsel de puissance pour le moyen IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Nano et Micro-électronique et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single frequency Free Running low noise compact extended cavity semiconductor laser at high power level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics (ICSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free running low noise kHz-Linewidth compact External-Cavity VCSELs operating at high power level (50mW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EPS-QEOD EUROPHOTON CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and noise properties of Free-running kHz-Linewidth Broadly-Tunable Single-Frequency External-Cavity VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Laser Applications in Industry and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Frequency High-Power Continuous-Wave Oscillation at 1003 nm of an Optically Pumped Semiconductor Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strassner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081543v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-2.7μm single frequency tunable Sb-based lasers operating in CW at RT: microcavity and external cavity VCSELs, DFB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE - The International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.663448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-2.7µm Single-frequency tunable Sb-based lasers operating in cw at RT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe (SPIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3 um Single-mode tunable lasers in cw at RT: design and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies (EXMATEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-3µm Single-frequency tunable Sb-based lasers operating in cw at RT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mid-Infrared Optoelectronics Materials and Devices (MIOMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Laser diodes (FP, QCL, DFB, and VCSEL) for trace gas analysis grown by the University of Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Commalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference Tunable Diode Laser Spectroscopy (TDLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on the heterostructures grown by MBE on GaSb and InAs. Overview of laser diodes (FP, QCL, DFB and VCSEL) and applications (trace gas analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Commalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXèmes Journées Maghrébines sur les Sciences des Matériaux (JMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency tunable Sb-based semiconductor lasers emitting in cw at 300K in the 2.3µm spectral range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Stable Isotope Ratio Infrared Spectrometry (SIRIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.5µm high-power circular TEM00 surface-emitting laser operating in CW at 300K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.Y. Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoogland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koulikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Indium-Phosphide-and-Related-Materials 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Stockholm, Sweden. pp.A3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-threshold Sb-based edge-emitting semiconductor laser emitting at 2.26 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Indium Phosphide and Related Materials Conference (IPRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2002.1014630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap: Emerging Platforms and Applications of Optical Frequency Combs and Dissipative Solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Skryabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Kordts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Zeltner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Holzwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torres-Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-driven tilted emission in degenerate cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gurevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javaloyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of optical feedback on harmonic pulsating solutions of long-cavity mode-locked VECSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency diode-pumped semiconductor laser tuned on a Cs transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistable Kuramoto splay states in a crystal of mode-locked laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. G. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 134 (3), pp.033801. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.033801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time localized tilted beams in nearly-degenerate laser cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.9852. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-60466-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipolar Photoconductive Antennas for THz Emission Driven by a Dual-Frequency Laser Based on Transverse Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (22), pp.4679. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12224679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Localized Turing Patterns in Mode-Locked Semiconductor Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (12), pp.1386. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.471006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of temporal localized structures in a vertical external-cavity surface-emitting laser with optical feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.1109. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.414353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États originaux de la lumière par structuration 3D de l’émission D’un laser à Métasurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.46-50. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202110946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third Order Dispersion in Time-Delayed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Huyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (4), pp.043902. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.043902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor disk laser in bi-frequency operation by laser ablation micromachining of a laser mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Daykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Chen Sverre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Keenlyside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (16), pp.22316. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.022316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power tunable low-noise coherent source at 1.06µm based on a surface-emitting semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.005224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal localized structures in mode-locked vertical external-cavity surface-emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (21), pp.5367. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.005367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenmodes of spin vertical-cavity surface-emitting lasers with local linear birefringence and gain dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fördös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Postava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (4), </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.043828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent and Tunable THz Emission Driven by an Integrated III–V Semiconductor Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2017.2654060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HD spectrum near 2.3μm by CRDS-VECSEL: Electric quadrupole transition and collision-induced absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vasilchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Čermák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 326, pp.9 - 16. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent continuous-wave dual-frequency high-Q external-cavity semiconductor laser for GHz-THz applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (16), pp.3751-3754. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.003751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRDS with a VECSEL for broad-band high sensitivity spectroscopy in the 2.3 μ m window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Čermák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vasilchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (8), </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4960769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex Laser based on III-V semiconductor metasurface: direct generation of coherent Laguerre-Gauss modes carrying controlled orbital angular momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Legratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.38156. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep38156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly coherent modeless broadband semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (18), </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.004301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-mixing in low-noise semiconductor vortex laser: detection of a rotational Doppler shift in backscattered light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (24), pp.5778-5781. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ol.40.005778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic crystal-based flat lens integrated on a Bragg mirror for high-Q external cavity low noise laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (5), pp.5962. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.005962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laserquellen Bild 1: Das gesamte Laserfeld als Vek- tor-Konstruktion von spontaner Emis- sion, die der stimulierten Emission überlagert ist Das Design rauscharmer Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attia Benselama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4/2013, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise properties of NIR and MIR VECSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 214, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.1000329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of light polarization using optically spin-injected vertical external cavity surface emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (25), pp.252402. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4850676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Management for High-Power Single-Frequency Tunable Diode-Pumped VECSEL Emitting in the Near- and Mid-IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.1701108 - 1701108. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2013.2245104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.7-&amp;lt;formula formulatype=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;tex Notation=&amp;quot;TeX&amp;quot;&amp;gt;$\mu{\rm m}$&amp;lt;/tex&amp;gt;&amp;lt;/formula&amp;gt; Single-Frequency &amp;lt;formula formulatype=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;tex Notation=&amp;quot;TeX&amp;quot;&amp;gt;${\rm TEM}_{00}$&amp;lt;/tex&amp;gt;&amp;lt;/formula&amp;gt; Low-Threshold Sb-Based Diode-Pumped External-Cavity VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (4), pp.246 - 248. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2011.2177252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and properties of high-power highly coherent single-frequency VECSEL emitting in the near- to mid-IR for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7919, pp.32. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.876369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical-Feedback Cavity-Enhanced Absorption Spectroscopy Using a Short-Cavity Vertical-External-Cavity Surface-Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cermak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Romanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.1607-1609. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2010.2075922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain bandwidth characterization of surface-emitting quantum well laser gain structures for femtosecond operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quarterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Farrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (20), </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.021330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies for thermal management of mid-IR Sb-based surface emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (4), </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/25/4/045021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwatt–power highly–coherent compact single–frequency tunable Vertical–External–Cavity–Surface–Emitting–Semiconductor–Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (14), </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.014627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Single-frequency operation of a diode-pumped Vertical-External Cavity Laser at the Caesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (2), pp.315-321. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3361-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad continuous tunable range with single frequency Sb-based external-cavity VCSEL emitting in MIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (12), </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2009.0503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power single–frequency continuously–tunable compact extended–cavity semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (12), </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.009503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency external-cavity semiconductor ring-laser gyroscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.000097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a tunable dual-frequency semiconductor laser free of relaxation oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (21), pp.3421. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.003421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaSb-based VCSELs emitting in the mid-infrared wavelength range (2-3 µm) grown by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311 (7), pp.1912-1916. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-temperature, monolithic, electrically-pumped type-L quantum-well Sb-based VCSELs emitting at 2.3 [micro sign]m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (3), </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20083424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Of A Low-Threshold Vecsel Emitting At 852 Nm For Cesium Atomic Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (2-4), pp.167-173. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-007-9170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the photo-selective chemical etching of GaSb to manufacture microscopic mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Huerta-Cuéllar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guel-Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Méndez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Torres-Loredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (2), pp.269-271. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-007-9416-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Continuous Tuning of a Single-Frequency Diode-Pumped Vertical-External-Cavity Surface-Emitting Laser at 2.3 &amp;lt;formula formulatype=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;tex Notation=&amp;quot;TeX&amp;quot;&amp;gt;$\mu$&amp;lt;/tex&amp;gt;&amp;lt;/formula&amp;gt;m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cermak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Romanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (23), pp.1947 - 1949. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2008.2005504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Frequency CW Vertical External Cavity Surface Emitting Semiconductor Laser at 1003 nm and 501nm by Intracavity Frequency Doubling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.503-510. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-006-2499-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shot-noise limited operation of a monomode high cavity Q semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (6), pp.650-652. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.000650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave 1.55 µm diode-pumped surface emitting semiconductor laser for broadband multiplex spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Picqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Guelachvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1387-1389. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlAsSb/GaSb doped distributed Bragg reflectors for electrically pumped VCSELs emitting around 2.3µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mihindou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (10), pp.1140-1144. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/22/10/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single–Frequency operation of External–Cavity VCSELs: Non-linear multimode temporal dynamics and quantum limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Romanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (15), pp.9403-9417. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.009403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-2.7μm single frequency tunable Sb–based lasers operating in CW at RT: Microcavity and External-cavity VCSELs, DFB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6184, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.663448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency Sb-based DFB lasers emitting at 2.3 µm above room temperature for tunable diode laser absorption spectroscopy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Romanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (20), pp.4957-4965. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.45.004957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10-GHz train of sub-500-fs optical soliton-like pulses from a surface-emitting semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoogland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Tropper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (2), pp.267-269. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2004.839464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Cavity Surface Emitting Laser Sources for Gas Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 202 (4), pp.631-635. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200460453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency tunable Sb-based VCSELs emitting at 2.3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Romanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (10), pp.2020-2022. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2005.856341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracavity laser absorption spectroscopy with a vertical external cavity surface emitting laser at 2.3 μm : Application to water and carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Campargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 416 (1-3), pp.22-27. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2005.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces in GaxIn1-xAsySb1-y/AlxGa1-xAsySb1-y multi-quantum well heterostructures probed by transmittance anisotropy spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balderas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lastras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 98 (no6), pp. 066107.1-066107.3. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2058214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical-external-cavity semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Tropper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Foreman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoogland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (9), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/37/9/R01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb-based VCSEL operating at 2.3 µm in continuous wave regime up to 350 K with a TEM00 beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 119, pp.147-148. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2004119030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature continuous wave operation of Sb-based vertical external cavity surface emitting laser near 2.3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 268 (1 - 2), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.02.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave operation up to 350K of optically-pumped antimony-based midinfrared VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5582, pp.77-87. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.583392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.36 μm diode pumped VCSEL operating at room temperature in continuous wave with circular TEM00 output beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (14), pp.869 - 871. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20045067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-temperature continuous-wave laser operation of electrically-pumped 1.55 μm VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousseksou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (17), pp.671 - 672. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20040445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature CW lasing operation of monolithically grown 1.55 µm vertical external cavity surface emitting laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Symonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 230 (4-6), pp.419-423. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2003.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced absorption spectroscopy with a mode-locked diode-pumped vertical external-cavity surface-emitting laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Romanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 390 (1-3), pp.290-295. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2004.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Overtone Spectrum of Carbonyl Sulfide in the region of the n1+4n3 and 5n3 bands by ICLAS-VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, AP 23, pp.63-71. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-2852(03)00011-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond pulse generation with 1.5 μm passively modelocked surface-emitting semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoogland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paldus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (11), pp.846-847. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20040024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low threshold, room temperature laser diode pumped Sb-based VECSEL emitting around 2.1 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (3), pp.290 - 292. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20030192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave operation of monolithically grown 1.5-μm optically pumped vertical-external-cavity surface-emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Symonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoogland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42 (33), pp.6678-6681. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.42.006678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton-like pulse shaping mechanism in passively mode-locked surface-emitting semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paschotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Häring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoogland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Tropper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, B 75, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-002-1014-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-500-fs soliton-like pulse in a passively mode-locked broadband surface-emitting laser with 100 mW average power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoogland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tropper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (21), pp.3892-3894. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1482143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-I Quantum-Well VCSEL structure on GaSb emitting in the 2 -2.5 µm range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.149. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ip-opt:20020267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and ab initio investigation of the νOH overtone excitation in trans -formic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hurtmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Herregodts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 113 (4), pp.1535-1545. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.481939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THZ coherent source based on light structuration using III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Keng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent & tunable THz source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Buffalo, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency vertical-external-cavity surface-emitting laser device for THz generation and method for generating THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 10,141,718 B2. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser device with a beam carrying controlled orbital angular momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2016/096893 A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical External Cavity Surface Emitting Laser devices allowing high coherence, high power and large tunability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2015177323 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF LASER A CAVITE EXTERNE VERTICALE A EMISSION PAR LA SURFACE A DOUBLE FREQUENCE POUR LA GENERATION DE THZ ET PROCEDE DE GENERATION DE THZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3025948. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId597"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Garnache Creuillot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Opto-THz coherent sources based on III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freiburg Infrared Colloquium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAF, Mar 2025, Friburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emetteurs OPTO-THz structurés et cohérents par photomélange à base de technologies III-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano, les journées scientifiques annuelles du PEPR électronique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/CEA, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency-Comb generation in a III-V semiconductor laser: Laguerre-Gauss eigenmodes versus degenerate transverse wavefunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency Combs France 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2025, Paris ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Comb generation in III-V semiconductor external cavity laser: Dual transverse modes versus degenerated cavities solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear dynamics of multimode semiconductor laser: phase instability and route to single state regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Workshop on Instabilities and Nonequilibrium Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPHYNI, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz coherent source based on light structuration using III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz Photonics III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.14, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3017105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured coherent OPTO-RF photonic sources for Lidar &amp; Telecoms applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Photonique et l'électronique au service de l'industrie navale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GICAN CNRS, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz coherent source based on light structuration using III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Keng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOURCE THZ COHERENTE ACCORDABLE BASEE SUR DES TECHNOLOGIES III-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique, JNMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Opto-THz coherent light sources based on III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wocsdice-Exmatec, May 2024, Heraklion (Crete Island), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured light from Photonic & THz coherent sources based on III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ELIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Modeless Laser Cavity based on III-V Semiconductor Technology and sub-lambda metasurface: Non-linear localized light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Waves and Turbulence in Photonics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured light from Photonic & THz coherent sources based on III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Laser Applications in Industry and Research 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards THz power enhancement using spatial multiplexing photo-mixers driven by a dual-frequency VeCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards transverse multiplexing of THz photo-driven emitters driven by a dual-transverse-mode dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German THz Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Kaiserlautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz Emission Driven by a Dual-Transverse-Modes Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Meloneras, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards wireless THz communications: Photonic-driven source and transistor-based detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. pp.283-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenmodes of semiconductor spin-lasers with local linear birefringence and gain dichroism (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Fordos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Postava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaromír Pištora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spintronics X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Diego, United States. pp.88, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2278023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial integration of high coherence tunable single frequency semiconductor lasers based on VECSEL technology for scientific instrumentation in NIR and MIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE, Vertical External Cavity Surface Emitting Lasers VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2253230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly coherent modeless broadband VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE, Vertical External Cavity Surface Emitting Lasers VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2276088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise III-V metasurface based semiconductor vortex laser and rotational Doppler velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE, Vertical External Cavity Surface Emitting Lasers VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2276088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent and tunable THz source,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Bird, 2017, Buffalo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of new coherent light states using III-V semiconductor laser technology: VORTEX, continuum, dual frequency for THz and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CLEO Europe/IQEC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent THz generation based on a novel dual-frequency III-V semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2016.7758610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of new spatial and temporal coherent light states using III-V semiconductor laser technology: VORTEX, continuum, dual frequency for THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhal Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2212461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent & tunable THz source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting GDR NanoTeramir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of high coherence high power broadly tunable single-frequency semiconductor lasers for NIR & MIR applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Generation of coherent photon state carrying orbital angular momentum with charge and handedness control using flat-photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd VeCSEL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser generation of coherent photon state carrying Orbital-Angular-Momentum with charge and handedness control using flat-photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CLEO Europe/IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of high coherence broadly tunable single frequency lasers based on III-V semiconductor VECSEL technology for scientific instrumentation in NIR & MIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club IETR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Generation of coherent photon state carrying Spin-Angular-Momentum with handedness control using electronic spin transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd VeCSEL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical-External-Cavity Surface-Emitting Laser For THz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Workshop THz wireless communications using plasma-wave detectors with integrated antenna, 8th THz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Arêches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency Vertical-External-Cavity Surface Emitting Laser for Terahertz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd VeCSEL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards control of light polarization using electron spin in half-VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser generation of coherent photon state carrying Spin-Angular-Momentum with handedness control using electronic spin transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CLEO Europe/IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of new spatial and temporal coherent states using VeCSEL technology : VORTEX, high order Laguerre-Gauss mode, continuum source, spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Vertical External Cavity Surface Emitting Lasers IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust dual-frequency laser for THz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid-IR Optoelectronics : Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical-external-cavity surface-emitting laser for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 39th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of optically pumped semiconductor chips at 850 nm (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week - International Conference in Indium Phosphide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of light polarization using spin-injected opto-electronic devices with vertical geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spintronics VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial integration of high coherence tunable VECSEL in the NIR & MIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bensalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE, VECSEL IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid Photonic Crystal−based semiconductor Bragg mirror: A low loss functional mirror for high−Q external cavity lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise properties of NIR and MIR VeCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Noise and Fluctuations (ICNF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNF.2013.6579012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la thermique dans les structures actives des lasers vecsels à 850 NM (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francaise d'Optique. 13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid State alternative of gas ring laser gyroscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeless highly coherent frequency shifted feedback Vertical External Cavity Surface Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual−Frequency Vertical External Cavity Surface Emitting Laser for Terahertz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, Propriétés et Cohérence des VeCSELs monofréquence TEM00 en pompage électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser a semi-conducteur a emission verticale pour la generation de modes de haute cohérence dans la base de Laguerre−Gauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir de Bragg concave à base de cristaux photoniques, pour lasers à semi-conducteurs de haute cohérence à cavité externe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Single Frequency Highly Coherent High-Order Laguerre Gaussian Modes with Vertical-External-Cavity-Surface-Emitting-Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CLEO Europe/IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Spin-Injection enhancement in III-V Spin-LEDs: Towards control of light polarization using spin-injected Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Conference on Magnetism and Magnetic Materials (MMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of semiconductor chips at 850 nm (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on VECSELs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of semiconductor chips at 850 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent High−order Laguerre−Gauss modes with a high−Q external−cavity semiconductor laser: Standing−wave radial pattern and VORTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and manufacturing of single frequency compact VeCSEL modules emitting in the NIR and MIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benselama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeless highly coherent Frequency-shifted-feedback Vertical External Cavity Surface Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CLEO Europe/IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of light polarization using spin-injected VECSELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Workshop on Vertical-External-Cavity Surface-Emitting Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à Semiconducteur à Emission Verticale sans mode : Emission cohérente large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise properties of NIR and MIR VECSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.1000329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à Semi-conducteur à Emission Verticale sans mode: Emission cohérente large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la Polarisation Lumineuse d’un LASER par injection de porteurs polarisés en spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Colloque Louis Néel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic-crystal based concave mirror for highly coherent stable external-cavity semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CLEO Europe/IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design & physical properties of integrated single frequency III−V VeCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benselama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of new spatial, temporal and polarization coherent light states with VeCSEL: VORTEX, continuum, THz, spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitivity spectroscopy with the 2.3 mm VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cermak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cacciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Veis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Romanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency operation of a vertical external-cavity semiconductor laser at 852 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE '12 / Vertical External Cavity Surface Emitting Semiconductor Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, xx, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management for high power VECSEL emission in the near- and the mid-IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EPS-QEOD Europhoton conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology for single mode TEM00 large diameter electrically pumped external-cavity VCSEL devices on electroplated gold substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE growth and technology of 2-3μm Sb-based VeCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.7-µm single-frequency TEM00 operation of Sb-based diode-pumped external-cavity VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeCSEL under static feedback: simulation using the Generalized Airy’s function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ghezzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of class-A VECSEL under optical feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of single frequency highly coherent high-order Laguerre-Gaussian mode with VECSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the single-frequency operation of a short vertical external-cavity semiconductor laser at 852 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE - Vertical External Cavity Surface Emitting Lasers (VECSELs)II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.82420F, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.908738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VECSELs for microwave photonics in Radars : single-frequency, dual frequency and mode-locked low noise operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Workshop on VeCSELs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Integration of high coherence, high power VECSEL at 1μm and 2.3μm: Design and PhysicalProperties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benselama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Cavity Semiconductor Ring Laser Gyroscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High finesse external cavity VCSELs: from very low noise lasers to dual frequency lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.876189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband modeless cw semiconductor laser: design and coherence properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Topical Meeting on Lasers ETML’11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and properties of high power highly coherent single frequency VECSEL emitting in the near to mid-IR photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à semi-conducteur de haute cohérence de forte puissance accordable pour applications photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique Marseille 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à semiconducteur en cavité externe bipolarisé et bifréquence pour les horloges atomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency optically pumped semiconductor vertical external cavity laser at 852nm for Cs atomic clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity and frequency noise in high power highly coherent VeCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE CLEO Europe/IQEC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.7µm Single-frequency TEM00 operation of Sb-based Diode-Pumped External-Cavity VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Topical Meeting on Lasers ETML’11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single mode TEM00 large diameter electrically pumped external-cavity VCSEL devices on electroplated gold substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IPRM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency operation of a vertical external cavity semiconductor laser for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power highly-coherent single-frequency compact semiconductor laser for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-.P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West, Quantum Sensing and Nanophotonic Devices VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à semi-conducteur à bas bruit d’intensité et de fréquence : Les VCSELs en cavité externe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque commun de la division Physique Atomique, Molécuaire et Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-linewidth low-noise multiwatt power operation of tunable compact external-cavity VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EPS-QEOD Europhoton 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of Mid-IR Sb-based surface emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exmatec 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à Semiconducteur Monofréquence de forte Puissance et de Haute Cohérence pour Applications Photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-.P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNMO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Issambres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de laser à cavitté CONTINUUM et ses applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang-Hua Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en nanosciences et en Nanotechnologies (J3N 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-linewidth low-noise multiwatt power operation of tunable compact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EPS-QEOD Europhoton 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruit d’intensité et de fréquence dans les VCSELs de forte puissance et de haute cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Club Opto Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy scaling of femtosecond and picosecond fiber oscillators beyond the microjoule level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baumgartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Frequency Broadly-Tunable Compact Extended-Cavity Disc Laser at High Power Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Topical Meeting on Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power Single–Frequency continuously tunable compact extended–cavity semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CLEO Europe/EQEC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency Diode-Pumped Vertical-External Cavity Laser at the Caesium D line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaSb-based VCSELs emitting in the mid-infrared wavelength range (2-3 µm) grown by molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Int. Conf. on Molecular-Beam Epitaxy (MBE-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy scaling of femtosecond and picosecond fiber oscillators beyond the microjoule level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ortaç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baumgartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE CLEO Europe/IQEC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Power Single Frequency Broadly Tunable Compact Extended-Cavity Semiconductor Laser for Gas Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Belarusian-Russian Workshop SEMICONDUCTOR LASERS AND SYSTEMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Minsk, Belarus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free running low noise kHz-Linewidth compact External-Cavity VCSELs operating at high power level (50mW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EPS-QEOD EUROPHOTON CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic, Sb-based Electrically pumped VCSELs emitting at 2.3µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IPRM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaSb-based VCSELs emitting in the mid-infrared wavelength range (2-3 µm) grown by molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Molecular Beam Epitaxy Conference (MBE international)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de caractérisation optique de structures VCSELs à fort gain pour le moyen-IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Nano et Micro-électronique et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency low-noise broadly-tunable extended-cavity VCSEL for gas analysis in the MIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid Infrared and Optical Material Devices (MIOMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended-cavity semiconductor laser at high power level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Signoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UPoN conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Noise Contributions in External Cavity VCSELS using Homodyne Spectrum Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unsolved Problems on Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPACT AND ROBUST SINGLE-FREQUENCY DIODE-PUMPED VECSEL AT THE CESIUM D2 LINE FOR ATOMIC CLOCKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Dimarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room Temperature, Sb-Based Monolithic EP-VCSEL at 2.3 µm Including 2 N-Type DBR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Laser and Electro-Optics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency diode-pumped semiconductor laser tuned on a Cesium transition: frequency stability and linewidth study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhoton Solid state and Fiber coherent Light sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency tunable VECSEL around the Cesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.687112.1-687112.9, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.763119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies associées à la réalisation de laser Sb-Vcsel de puissance pour le moyen IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Nano et Micro-électronique et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single frequency Free Running low noise compact extended cavity semiconductor laser at high power level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics (ICSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and noise properties of Free-running kHz-Linewidth Broadly-Tunable Single-Frequency External-Cavity VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Laser Applications in Industry and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3 um Single-mode tunable lasers in cw at RT: design and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies (EXMATEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-2.7µm Single-frequency tunable Sb-based lasers operating in cw at RT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe (SPIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Frequency High-Power Continuous-Wave Oscillation at 1003 nm of an Optically Pumped Semiconductor Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strassner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081543v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-2.7μm single frequency tunable Sb-based lasers operating in CW at RT: microcavity and external cavity VCSELs, DFB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE - The International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.663448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-3µm Single-frequency tunable Sb-based lasers operating in cw at RT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mid-Infrared Optoelectronics Materials and Devices (MIOMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Laser diodes (FP, QCL, DFB, and VCSEL) for trace gas analysis grown by the University of Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Commalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference Tunable Diode Laser Spectroscopy (TDLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on the heterostructures grown by MBE on GaSb and InAs. Overview of laser diodes (FP, QCL, DFB and VCSEL) and applications (trace gas analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Commalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXèmes Journées Maghrébines sur les Sciences des Matériaux (JMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency tunable Sb-based semiconductor lasers emitting in cw at 300K in the 2.3µm spectral range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Stable Isotope Ratio Infrared Spectrometry (SIRIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-threshold Sb-based edge-emitting semiconductor laser emitting at 2.26 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Indium Phosphide and Related Materials Conference (IPRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2002.1014630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.5µm high-power circular TEM00 surface-emitting laser operating in CW at 300K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.Y. Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoogland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koulikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Indium-Phosphide-and-Related-Materials 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Stockholm, Sweden. pp.A3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Comb generation in III-V semiconductor laser: Transverse modes versus modeless cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. IEEE, pp.1-1, 2025, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High coherence broadly tunable semiconductor laser: inhibited versus strong non-linear light matter interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Lasers and Laser Dynamics XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.32, 2024, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3022556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporally reconfigurable light in degenerate laser cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Lasers and Laser Dynamics XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.46, 2024, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3027435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of time-delayed feedback on the dynamics of temporal localized structures in passively mode-locked semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Alejandro Bartolo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe (CLEO/Europe 2023) and European Quantum Electronics Conference (EQEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), France. 2023, 979-8-3503-4599-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Localized Patterns in VECSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Huyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Maastricht, France. Optica Publishing Group, NpW2F.4, 2022, 978-1-957171-16-6. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2022.NpW2F.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipolar Terahertz Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. IEEE, pp.1-2, 2022, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Modeless Laser Cavity based on III-V Semiconductor technology: Non linear localized light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, France. IEEE, pp.1-1, 2021, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of Temporal Localized Structures in a VECSEL With Optical Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, France. IEEE, pp.1-1, 2021, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Localized Fourier Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Huyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, France. IEEE, pp.1-1, 2021, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">280 GHz Radiation Source Driven by a 1064nm Continuous-Wave Dual-Frequency Vertical External Cavity Semiconductor Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Keng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Penarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Varani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, France. IEEE, pp.1-2, 2021, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially modeless semiconductor laser cavity for the generation of spatio-temporal localized structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Javaloyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Gurevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical External Cavity Surface Emitting Lasers (VECSELs) X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, France. SPIE, pp.19, 2020, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2546833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling the output power of a photo-mixing THz source driven by a dual-frequency laser operating on two transverse modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. SPIE, pp.47, 2019, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2514721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards dual frequency comb VECSELs with DMD laser-ablated spatial mode masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Daykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Chen Sverre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical External Cavity Surface Emitting Lasers (VECSELs) IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, France. SPIE, pp.18, 2019, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2508680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third Order Dispersion in Optical Time Delayed Systems: The Case of Mode-Locked Vertical External-Cavity Surface-Emitting Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gurevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Huyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. IEEE, pp.1-1, 2019, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling the output power of a photo-mixing THz source driven by a dual-frequency laser operating on two transverse modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, San Diego, France. SPIE; SPIE, pp.11, 2019, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2530266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Low noise tunable integrated semiconductor laser: Dynamic instability and route to single frequency operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical External Cavity Surface Emitting Lasers (VECSELs) IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. SPIE, pp.10, 2019, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2514446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap: Emerging Platforms and Applications of Optical Frequency Combs and Dissipative Solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Skryabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Kordts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Zeltner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Holzwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Torres-Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-driven tilted emission in degenerate cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gurevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javaloyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of optical feedback on harmonic pulsating solutions of long-cavity mode-locked VECSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency diode-pumped semiconductor laser tuned on a Cs transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistable Kuramoto splay states in a crystal of mode-locked laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. G. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 134 (3), pp.033801. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.033801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time localized tilted beams in nearly-degenerate laser cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.9852. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-60466-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipolar Photoconductive Antennas for THz Emission Driven by a Dual-Frequency Laser Based on Transverse Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (22), pp.4679. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12224679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Localized Turing Patterns in Mode-Locked Semiconductor Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (12), pp.1386. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.471006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of temporal localized structures in a vertical external-cavity surface-emitting laser with optical feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.1109. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.414353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États originaux de la lumière par structuration 3D de l’émission D’un laser à Métasurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.46-50. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202110946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third Order Dispersion in Time-Delayed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Huyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (4), pp.043902. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.043902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor disk laser in bi-frequency operation by laser ablation micromachining of a laser mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Daykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Chen Sverre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Keenlyside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (16), pp.22316. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.022316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power tunable low-noise coherent source at 1.06µm based on a surface-emitting semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.005224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal localized structures in mode-locked vertical external-cavity surface-emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (21), pp.5367. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.005367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenmodes of spin vertical-cavity surface-emitting lasers with local linear birefringence and gain dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fördös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Postava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (4), </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.043828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent and Tunable THz Emission Driven by an Integrated III–V Semiconductor Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2017.2654060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex Laser based on III-V semiconductor metasurface: direct generation of coherent Laguerre-Gauss modes carrying controlled orbital angular momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Legratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.38156. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep38156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HD spectrum near 2.3μm by CRDS-VECSEL: Electric quadrupole transition and collision-induced absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vasilchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Čermák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 326, pp.9 - 16. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent continuous-wave dual-frequency high-Q external-cavity semiconductor laser for GHz-THz applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (16), pp.3751-3754. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.003751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRDS with a VECSEL for broad-band high sensitivity spectroscopy in the 2.3 μ m window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Čermák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vasilchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (8), </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4960769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-mixing in low-noise semiconductor vortex laser: detection of a rotational Doppler shift in backscattered light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (24), pp.5778-5781. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ol.40.005778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly coherent modeless broadband semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (18), </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.004301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic crystal-based flat lens integrated on a Bragg mirror for high-Q external cavity low noise laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (5), pp.5962. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.005962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Management for High-Power Single-Frequency Tunable Diode-Pumped VECSEL Emitting in the Near- and Mid-IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.1701108 - 1701108. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2013.2245104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of light polarization using optically spin-injected vertical external cavity surface emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (25), pp.252402. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4850676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laserquellen Bild 1: Das gesamte Laserfeld als Vek- tor-Konstruktion von spontaner Emis- sion, die der stimulierten Emission überlagert ist Das Design rauscharmer Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attia Benselama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4/2013, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise properties of NIR and MIR VECSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 214, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.1000329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.7-&amp;lt;formula formulatype=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;tex Notation=&amp;quot;TeX&amp;quot;&amp;gt;$\mu{\rm m}$&amp;lt;/tex&amp;gt;&amp;lt;/formula&amp;gt; Single-Frequency &amp;lt;formula formulatype=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;tex Notation=&amp;quot;TeX&amp;quot;&amp;gt;${\rm TEM}_{00}$&amp;lt;/tex&amp;gt;&amp;lt;/formula&amp;gt; Low-Threshold Sb-Based Diode-Pumped External-Cavity VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (4), pp.246 - 248. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2011.2177252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and properties of high-power highly coherent single-frequency VECSEL emitting in the near- to mid-IR for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7919, pp.32. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.876369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwatt–power highly–coherent compact single–frequency tunable Vertical–External–Cavity–Surface–Emitting–Semiconductor–Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (14), </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.014627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical-Feedback Cavity-Enhanced Absorption Spectroscopy Using a Short-Cavity Vertical-External-Cavity Surface-Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cermak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Romanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.1607-1609. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2010.2075922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies for thermal management of mid-IR Sb-based surface emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (4), </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/25/4/045021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain bandwidth characterization of surface-emitting quantum well laser gain structures for femtosecond operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quarterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Farrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (20), </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.021330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaSb-based VCSELs emitting in the mid-infrared wavelength range (2-3 µm) grown by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311 (7), pp.1912-1916. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Single-frequency operation of a diode-pumped Vertical-External Cavity Laser at the Caesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (2), pp.315-321. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3361-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad continuous tunable range with single frequency Sb-based external-cavity VCSEL emitting in MIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (12), </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2009.0503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power single–frequency continuously–tunable compact extended–cavity semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (12), </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.009503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency external-cavity semiconductor ring-laser gyroscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.000097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a tunable dual-frequency semiconductor laser free of relaxation oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (21), pp.3421. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.003421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Continuous Tuning of a Single-Frequency Diode-Pumped Vertical-External-Cavity Surface-Emitting Laser at 2.3 &amp;lt;formula formulatype=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;tex Notation=&amp;quot;TeX&amp;quot;&amp;gt;$\mu$&amp;lt;/tex&amp;gt;&amp;lt;/formula&amp;gt;m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cermak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Romanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (23), pp.1947 - 1949. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2008.2005504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-temperature, monolithic, electrically-pumped type-L quantum-well Sb-based VCSELs emitting at 2.3 [micro sign]m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (3), </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20083424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Of A Low-Threshold Vecsel Emitting At 852 Nm For Cesium Atomic Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (2-4), pp.167-173. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-007-9170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the photo-selective chemical etching of GaSb to manufacture microscopic mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Huerta-Cuéllar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guel-Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Méndez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Torres-Loredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (2), pp.269-271. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-007-9416-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Frequency CW Vertical External Cavity Surface Emitting Semiconductor Laser at 1003 nm and 501nm by Intracavity Frequency Doubling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.503-510. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-006-2499-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shot-noise limited operation of a monomode high cavity Q semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (6), pp.650-652. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.000650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave 1.55 µm diode-pumped surface emitting semiconductor laser for broadband multiplex spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Picqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Guelachvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1387-1389. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlAsSb/GaSb doped distributed Bragg reflectors for electrically pumped VCSELs emitting around 2.3µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mihindou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (10), pp.1140-1144. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/22/10/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single–Frequency operation of External–Cavity VCSELs: Non-linear multimode temporal dynamics and quantum limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Romanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (15), pp.9403-9417. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.009403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-2.7μm single frequency tunable Sb–based lasers operating in CW at RT: Microcavity and External-cavity VCSELs, DFB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6184, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.663448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency Sb-based DFB lasers emitting at 2.3 µm above room temperature for tunable diode laser absorption spectroscopy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Romanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (20), pp.4957-4965. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.45.004957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10-GHz train of sub-500-fs optical soliton-like pulses from a surface-emitting semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoogland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Tropper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (2), pp.267-269. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2004.839464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Cavity Surface Emitting Laser Sources for Gas Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 202 (4), pp.631-635. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200460453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency tunable Sb-based VCSELs emitting at 2.3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Romanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (10), pp.2020-2022. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2005.856341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracavity laser absorption spectroscopy with a vertical external cavity surface emitting laser at 2.3 μm : Application to water and carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Campargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 416 (1-3), pp.22-27. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2005.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces in GaxIn1-xAsySb1-y/AlxGa1-xAsySb1-y multi-quantum well heterostructures probed by transmittance anisotropy spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balderas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lastras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 98 (no6), pp. 066107.1-066107.3. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2058214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature CW lasing operation of monolithically grown 1.55 µm vertical external cavity surface emitting laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Symonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Oudar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 230 (4-6), pp.419-423. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2003.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced absorption spectroscopy with a mode-locked diode-pumped vertical external-cavity surface-emitting laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Romanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 390 (1-3), pp.290-295. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2004.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical-external-cavity semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Tropper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Foreman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoogland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (9), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/37/9/R01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature continuous wave operation of Sb-based vertical external cavity surface emitting laser near 2.3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 268 (1 - 2), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.02.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb-based VCSEL operating at 2.3 µm in continuous wave regime up to 350 K with a TEM00 beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 119, pp.147-148. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2004119030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave operation up to 350K of optically-pumped antimony-based midinfrared VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5582, pp.77-87. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.583392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.36 μm diode pumped VCSEL operating at room temperature in continuous wave with circular TEM00 output beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (14), pp.869 - 871. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20045067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-temperature continuous-wave laser operation of electrically-pumped 1.55 μm VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousseksou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (17), pp.671 - 672. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20040445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave operation of monolithically grown 1.5-μm optically pumped vertical-external-cavity surface-emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Symonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoogland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42 (33), pp.6678-6681. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.42.006678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond pulse generation with 1.5 μm passively modelocked surface-emitting semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoogland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paldus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (11), pp.846-847. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20040024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Overtone Spectrum of Carbonyl Sulfide in the region of the n1+4n3 and 5n3 bands by ICLAS-VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, AP 23, pp.63-71. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-2852(03)00011-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low threshold, room temperature laser diode pumped Sb-based VECSEL emitting around 2.1 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (3), pp.290 - 292. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20030192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton-like pulse shaping mechanism in passively mode-locked surface-emitting semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paschotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Häring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoogland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Tropper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, B 75, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-002-1014-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-500-fs soliton-like pulse in a passively mode-locked broadband surface-emitting laser with 100 mW average power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoogland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tropper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (21), pp.3892-3894. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1482143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type-I Quantum-Well VCSEL structure on GaSb emitting in the 2 -2.5 µm range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.149. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ip-opt:20020267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and ab initio investigation of the νOH overtone excitation in trans -formic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hurtmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Herregodts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Campargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 113 (4), pp.1535-1545. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.481939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THZ coherent source based on light structuration using III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Keng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent & tunable THz source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Buffalo, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency vertical-external-cavity surface-emitting laser device for THz generation and method for generating THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 10,141,718 B2. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser device with a beam carrying controlled orbital angular momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2016/096893 A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical External Cavity Surface Emitting Laser devices allowing high coherence, high power and large tunability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2015177323 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF LASER A CAVITE EXTERNE VERTICALE A EMISSION PAR LA SURFACE A DOUBLE FREQUENCE POUR LA GENERATION DE THZ ET PROCEDE DE GENERATION DE THZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3025948. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId597"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Bartolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Gratiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109387" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bartolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022556" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Marconi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3027435" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Seidel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Alejandro Bartolo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick P&#233;narier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895535" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huyet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2022.NpW2F.4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455836v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pantzas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542150" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seidel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541815" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542516" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Abbes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Keng Lu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Penarier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566938" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Javaloyes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gurevich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546833" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Woods" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heath" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Daykin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Chen Sverre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mills" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508680" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104927v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Myara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2530266" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schelte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gurevich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872959" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Denet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecocq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ferrieres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2514446" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Abb&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2514721" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546178v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giudici" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053849v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165553v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541612v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017105" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadrani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Lu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800100v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Giudici" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Giudici" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283810v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Myara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446372v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Fordos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Postava" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Pi&#353;tora" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2278023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107105v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecocq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrieres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2253230" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellahi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2276088" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102332v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seghilani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legratiet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Blin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Myara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099592v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghilani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhal Myara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212461" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759539v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellahi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758610" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919731v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gratiet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922628v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Seghilani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903519v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142883v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frougier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922730v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903516v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Seghilani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903078v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074039v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gozhyk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Janicot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Barate" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099533v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019953v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903116v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensalma" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875305v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feugnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843542v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6579012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875509v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875484v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devautour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868482v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875308v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gozhyk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janicot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lafosse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875511v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benselama" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875532v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875295v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875529v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868495v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875504v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142555v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baili" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alouini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762442v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.1000329" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929128v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868472v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875299v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875304v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875481v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861162v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cermak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cacciani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822204v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola A. Camargo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barrientos-Barria" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861432v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861137v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863428v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858158v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863465v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghezzaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kellou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863449v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benslama" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673145v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908738" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142170v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ba&#239;li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morvan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863445v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861194v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831678v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618007v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00579994v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858191v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860435v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858182v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858174v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00580003v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831690v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-.P. Perez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858189v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142181v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876189" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831101v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828427v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830491v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557006v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830892v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831654v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831651v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827590v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534747v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cocquelin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holleville" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826633v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducanchez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Narcy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grech" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827326v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orta&#231;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumgartl" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmidt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826630v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827584v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825799v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785734v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826554v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826532v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826511v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Signoret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087497v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825809v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808704v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534717v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Dimarcq" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531358v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.763119" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826557v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826510v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826519v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087503v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081543v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacquemet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Domenech" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dion" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strassner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793363v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.663448" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angellier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798501v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797256v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797293v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commalonga" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797320v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barate" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797307v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323670v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Hwang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoogland" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Martin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koulikov" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793934v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rona" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2002.1014630" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390495v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Skryabin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Kordts" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zeltner" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Holzwarth" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Torres-Company" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541649v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maucher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javaloyes" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103531v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Beaudoin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534735v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800079v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Seidel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.033801" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04588695v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60466-z" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310698v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12224679" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858926v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.471006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540873v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.414353" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322281v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110946" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353526v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.043902" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351756v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Keenlyside" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.022316" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804027v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Guiraud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.005224" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095026v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verschelde" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005367" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095009v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F&#246;rd&#246;s" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Postava" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043828" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652671v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2017.2654060" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430614v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasilchenko" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mondelain" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#268;erm&#225;k" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2016.04.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528403v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003751" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430607v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960769" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549015v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. Seghilani" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legratiet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38156" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626268v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.004301" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626266v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.40.005778" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094961v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalanne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005962" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636379v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attia Benselama" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762461v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142108v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baili" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850676" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621252v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2013.2245104" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620392v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2177252" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996569v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876369" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996509v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cermak" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Romanini" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2075922" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618747v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barnes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mihoubi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Wilcox" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quarterman" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farrer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.021330" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618576v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laurain" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/25/4/045021" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6DD521123BC84313FA1A8B9A1DE8930DC9F71AEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618740v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014627" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523979v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3361-3" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90176CCEE63E28A2798A9CCACFA0B47AEBEAED1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617860v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.0503" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617849v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.009503" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617828v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Mignot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000097" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664805v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003421" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380447v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Narcy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grech" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.11.026" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DMWQ23T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616288v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20083424" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522804v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-007-9170-9" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18D71HRQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327443v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huerta-Cu&#233;llar" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guel-Sandoval" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Anda" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. M&#233;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Torres-Loredo" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-007-9416-z" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MX7Q5D7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616320v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Triki" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.2005504" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709941v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2499-0" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8WZWTWZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327458v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dolfi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.000650" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135953v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picqu&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Guelachvili" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001387" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327771v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihindou" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/22/10/010" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RK3673XN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327675v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.009403" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330456v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330463v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.004957" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330361v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Roberts" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Tropper" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.839464" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328107v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460453" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMB18RSH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330815v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.856341" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330739v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liu" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campargue" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.09.028" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PTWBGQF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327692v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cerda" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balderas" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lastras" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2058214" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329978v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Foreman" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Wilcox" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/9/R01" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GVH75391-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327773v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119030" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G5CPMFJ7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328054v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.02.116" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H71V0N8P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327790v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.583392" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327926v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20045067" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329738v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Kurdi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousseksou" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plais" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040445" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330000v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Symonds" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Oudar" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2003.11.023" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHF2T9PH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330623v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gherman" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.04.029" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQW4KCJR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327183v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertseva" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ding" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2852(03)00011-0" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN63S1ZM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329892v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paldus" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Weingarten" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040024" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327486v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030192" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327170v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.006678" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327072v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paschotta" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#228;ring" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-002-1014-5" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZJ59351-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939866v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tropper" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1482143" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324343v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20020267" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016986v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hurtmans" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herregodts" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li&#233;vin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481939" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710908v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445087v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Blin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019928v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01384601v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095081v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019905v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giudici" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadrani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bartolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546153v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Gratiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Abbes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592230v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Bartolo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Keng Lu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadrani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Lu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Giudici" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874336v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Giudici" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Myara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Myara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Fordos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Postava" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Pi&#353;tora" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2278023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecocq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrieres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2253230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellahi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2276088" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seghilani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legratiet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Blin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Myara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellahi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758610" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghilani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhal Myara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212461" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gratiet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Seghilani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903519v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frougier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903516v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Seghilani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gozhyk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Janicot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Barate" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensalma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875481v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lafosse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762445v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6579012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feugnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875509v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875295v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875529v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875484v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devautour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875308v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gozhyk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janicot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875535v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benselama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142588v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929128v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762442v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.1000329" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875504v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baili" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alouini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868472v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875299v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875304v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861162v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cermak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cacciani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola A. Camargo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barrientos-Barria" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861432v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861137v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863428v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858158v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863465v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghezzaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kellou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863449v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benslama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673145v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908738" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142170v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ba&#239;li" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morvan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863473v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861194v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876189" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831678v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860435v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618007v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00579994v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858191v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858182v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00580003v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831690v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-.P. Perez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831654v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831101v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828427v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830491v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557006v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830892v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831651v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827584v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orta&#231;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumgartl" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmidt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827590v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827333v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534747v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cocquelin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holleville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826633v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducanchez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Narcy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grech" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827326v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826630v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826519v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825799v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genty" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826554v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826532v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826511v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Signoret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534717v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Dimarcq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808704v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531358v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.763119" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826557v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826510v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087503v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798501v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angellier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797236v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081543v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacquemet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Domenech" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dion" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strassner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793363v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.663448" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797256v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797293v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commalonga" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797320v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barate" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797307v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793934v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rona" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2002.1014630" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323670v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Hwang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoogland" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Martin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koulikov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057230v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109387" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695622v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022556" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541597v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Marconi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3027435" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541642v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Seidel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Alejandro Bartolo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541654v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huyet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2022.NpW2F.4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283113v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guise" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick P&#233;narier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895535" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455836v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pantzas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542150" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455830v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seidel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541815" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455826v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542516" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455813v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Penarier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566938" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104926v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Javaloyes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gurevich" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546833" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124433v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Abb&#232;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2514721" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104931v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Woods" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heath" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Daykin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Chen Sverre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mills" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508680" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542043v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schelte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gurevich" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camelin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872959" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104927v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2530266" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124443v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Denet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecocq" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ferrieres" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2514446" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390495v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Skryabin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Kordts" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zeltner" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Holzwarth" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Torres-Company" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541649v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maucher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javaloyes" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103531v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Beaudoin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534735v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800079v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Seidel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.033801" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04588695v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60466-z" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310698v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12224679" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858926v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.471006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540873v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.414353" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322281v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110946" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353526v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.043902" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351756v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Keenlyside" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.022316" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804027v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Guiraud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.005224" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095026v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verschelde" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005367" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095009v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F&#246;rd&#246;s" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Postava" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043828" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652671v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2017.2654060" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549015v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. Seghilani" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legratiet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38156" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430614v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasilchenko" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mondelain" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#268;erm&#225;k" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2016.04.002" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528403v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003751" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430607v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960769" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626266v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.40.005778" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626268v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.004301" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094961v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalanne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005962" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621252v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2013.2245104" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142108v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baili" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850676" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636379v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attia Benselama" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762461v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620392v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2177252" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996569v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876369" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618740v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014627" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996509v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cermak" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Romanini" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2075922" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618576v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laurain" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/25/4/045021" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6DD521123BC84313FA1A8B9A1DE8930DC9F71AEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618747v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barnes" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mihoubi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Wilcox" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quarterman" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farrer" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.021330" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380447v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Narcy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grech" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.11.026" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DMWQ23T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523979v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3361-3" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90176CCEE63E28A2798A9CCACFA0B47AEBEAED1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617860v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.0503" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617849v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.009503" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617828v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Mignot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000097" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664805v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003421" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616320v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Triki" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.2005504" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616288v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20083424" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522804v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-007-9170-9" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18D71HRQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327443v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huerta-Cu&#233;llar" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guel-Sandoval" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Anda" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. M&#233;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Torres-Loredo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-007-9416-z" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MX7Q5D7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709941v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2499-0" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8WZWTWZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327458v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dolfi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.000650" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135953v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picqu&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Guelachvili" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001387" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327771v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihindou" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/22/10/010" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RK3673XN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327675v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.009403" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330456v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330463v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.004957" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330361v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Roberts" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Tropper" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.839464" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328107v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460453" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMB18RSH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330815v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.856341" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330739v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liu" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campargue" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.09.028" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PTWBGQF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327692v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cerda" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balderas" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lastras" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2058214" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330000v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Symonds" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Oudar" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2003.11.023" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHF2T9PH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330623v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gherman" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.04.029" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQW4KCJR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329978v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Foreman" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Wilcox" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/9/R01" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GVH75391-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328054v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.02.116" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H71V0N8P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327773v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119030" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G5CPMFJ7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327790v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.583392" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327926v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20045067" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329738v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Kurdi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousseksou" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plais" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040445" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327170v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.006678" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329892v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paldus" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Weingarten" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040024" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327183v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertseva" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ding" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayt" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2852(03)00011-0" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN63S1ZM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327486v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030192" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327072v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paschotta" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#228;ring" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-002-1014-5" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZJ59351-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939866v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tropper" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1482143" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324343v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20020267" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016986v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hurtmans" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herregodts" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li&#233;vin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481939" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710908v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445087v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Blin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019928v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01384601v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095081v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019905v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>