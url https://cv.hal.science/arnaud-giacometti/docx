--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1390,425 +1390,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservoir Pattern Sampling in Data Streams</w:t>
+                <w:t xml:space="preserve">Comparison Table Generation from Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Markhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Knowledge Discovery in Databases. (ECML PKDD 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86486-6_21⟩</w:t>
+              <w:t xml:space="preserve">Extended Semantic Web Conference 2021 (ESWC'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Hersonissos, Greece. pp.179-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-77385-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467864v1</w:t>
+                <w:t xml:space="preserve">hal-03380729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VERSUS : générateur de tableaux comparatifs à partir de bases de connaissances</w:t>
+                <w:t xml:space="preserve">Reservoir Pattern Sampling in Data Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Markhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances EGC 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Knowledge Discovery in Databases. (ECML PKDD 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bilbao (virtuel), Spain. pp.337-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86486-6_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380741v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d'indicateurs de classement dans le Web des données</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VERSUS : générateur de tableaux comparatifs à partir de bases de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Markhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2021</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances EGC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380752v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Table Generation from Knowledge Bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découverte d'indicateurs de classement dans le Web des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Markhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Semantic Web Conference 2021 (ESWC'21)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380729v1</w:t>
+                <w:t xml:space="preserve">hal-03380752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TTProfiler: Computing Types and Terms Profiles of Assertional Knowledge Graphs</w:t>
               </w:r>
@@ -1820,51 +1820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Markhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1896,252 +1896,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Significant Maximum Cardinalities in Knowledge Bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découverte de motifs à la demande dans une base de données distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Markhoff</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Li Haoyuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et gestion de connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269830v1</w:t>
+                <w:t xml:space="preserve">hal-02269826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de motifs à la demande dans une base de données distribuée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining Significant Maximum Cardinalities in Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Li Haoyuan</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Markhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion de connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aukland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30793-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269826v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentativité des bases de connaissances avec la loi de Benford généralisée</w:t>
               </w:r>
@@ -2153,51 +2153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Markhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2229,472 +2229,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Pattern Sampling with Norm Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
+                <w:t xml:space="preserve">How Your Supporters and Opponents Define Your Interestingness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Li Haoyuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">ECML-PKDD The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dublin, Ireland. pp.373-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889230v1</w:t>
+                <w:t xml:space="preserve">hal-01889234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de cardinalité maximale contextuelle dans les bases de connaissances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Diakité</w:t>
+                <w:t xml:space="preserve">Sequential Pattern Sampling with Norm Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Li Haoyuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle (CNIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France. pp.86-93</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889227v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representativeness of Knowledge Bases with the Generalized Benford’s Law</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découverte de cardinalité maximale contextuelle dans les bases de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Arby Sidi Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Diakité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States</w:t>
+              <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle (CNIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France. pp.86-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824490v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Your Supporters and Opponents Define Your Interestingness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representativeness of Knowledge Bases with the Generalized Benford’s Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML-PKDD The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Dublin, Ireland. pp.373-389</w:t>
+              <w:t xml:space="preserve">ISWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889234v1</w:t>
+                <w:t xml:space="preserve">hal-01824490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense Neighborhood Pattern Sampling in Numerical Data</w:t>
               </w:r>
@@ -2877,243 +2877,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototype de clustering exploratoire pour laide à la segmentation des clients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnan El Moussawi</w:t>
+                <w:t xml:space="preserve">Description interactive de l’intérêt de l’utilisateur via l’échantillonnage de motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moditha Hewasinghage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suela Isaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (session démos)</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622281v1</w:t>
+                <w:t xml:space="preserve">hal-01622271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description interactive de l’intérêt de l’utilisateur via l’échantillonnage de motifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suela Isaj</w:t>
+                <w:t xml:space="preserve">Prototype de clustering exploratoire pour laide à la segmentation des clients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan El Moussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (session démos)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622271v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Pattern Sampling for Characterizing Unlabeled Data</w:t>
               </w:r>
@@ -3300,51 +3300,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering with Quantitative User Preferences on Attributes</w:t>
+                <w:t xml:space="preserve">Clustering par apprentissage de distance guidé par des préférences sur les attributs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan El Moussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Cheriat</w:t>
@@ -3375,97 +3375,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, San Jose, United States</w:t>
+              <w:t xml:space="preserve">EGC'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.333-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416541v1</w:t>
+                <w:t xml:space="preserve">hal-01280588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering par apprentissage de distance guidé par des préférences sur les attributs</w:t>
+                <w:t xml:space="preserve">Clustering with Quantitative User Preferences on Attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan El Moussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Cheriat</w:t>
@@ -3496,73 +3496,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.333-344</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280588v1</w:t>
+                <w:t xml:space="preserve">hal-01416541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequent Pattern Outlier Detection without Exhaustive Mining</w:t>
               </w:r>
@@ -3712,51 +3712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et complexité en évaluation des mesures d’intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4967,230 +4967,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01030751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Recommending OLAP Queries</w:t>
+                <w:t xml:space="preserve">A Generic Framework for Rule-Based Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eynollah Khanjari Miyaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Eleventh International Workshop on Data Warehousing and OLAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Napa, Calfornie, United States. pp.73-80</w:t>
+              <w:t xml:space="preserve">The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024083v1</w:t>
+                <w:t xml:space="preserve">hal-01024068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Framework for Rule-Based Classification</w:t>
+                <w:t xml:space="preserve">A Framework for Recommending OLAP Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">ACM Eleventh International Workshop on Data Warehousing and OLAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Napa, Calfornie, United States. pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024068v1</w:t>
+                <w:t xml:space="preserve">hal-01024083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation interactive de grands ensembles de règles</w:t>
               </w:r>
@@ -6333,51 +6333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Paul Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Markhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6727,51 +6727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Talibouya Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giacometti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101908" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan El Moussawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-184468" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-019-01417-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Chuong Duong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bamha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li Haoyuan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-016-0019-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra De Amo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Saliou Diallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2014.11.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C9F26Z8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H. Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2594473.2594480" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2011040101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Amo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Furtado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldecir P. Junior" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86486-6_21" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30793-6_11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Arby Sidi Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Diakit&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01824490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889234v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622281v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moditha Hewasinghage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suela Isaj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Cheriat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyuan Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T. Diop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024335v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ndiaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cheikh Diop" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eynollah Khanjari Miyaneh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030751v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bald&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024068v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030589v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030139v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Waldecir Perreira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walcedir P. Junior" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio G. Clemente" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Mouloudi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1097002.1097005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009021v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54832-2_7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380760v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Renard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pasquer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Talibouya Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giacometti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101908" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan El Moussawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-184468" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-019-01417-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Chuong Duong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bamha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li Haoyuan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-016-0019-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra De Amo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Saliou Diallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2014.11.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C9F26Z8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H. Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2594473.2594480" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2011040101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Amo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Furtado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldecir P. Junior" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86486-6_21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30793-6_11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Arby Sidi Ali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Diakit&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01824490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moditha Hewasinghage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suela Isaj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Cheriat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyuan Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T. Diop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024335v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ndiaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cheikh Diop" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eynollah Khanjari Miyaneh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030751v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bald&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024068v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024083v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030589v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030139v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Waldecir Perreira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walcedir P. Junior" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio G. Clemente" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Mouloudi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1097002.1097005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009021v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54832-2_7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380760v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Renard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pasquer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>