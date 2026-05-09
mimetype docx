--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -3300,191 +3300,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering par apprentissage de distance guidé par des préférences sur les attributs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Cheriat</w:t>
+                <w:t xml:space="preserve">Frequent Pattern Outlier Detection without Exhaustive Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.333-344</w:t>
+              <w:t xml:space="preserve">PAKDD'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280588v1</w:t>
+                <w:t xml:space="preserve">hal-01280595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering with Quantitative User Preferences on Attributes</w:t>
+                <w:t xml:space="preserve">Clustering par apprentissage de distance guidé par des préférences sur les attributs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan El Moussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Cheriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3496,155 +3457,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, San Jose, United States</w:t>
+              <w:t xml:space="preserve">EGC'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.333-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416541v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequent Pattern Outlier Detection without Exhaustive Mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clustering with Quantitative User Preferences on Attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan El Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Cheriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280595v1</w:t>
+                <w:t xml:space="preserve">hal-01416541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de données aberrantes à partir de motifs fréquents sans énumération exhaustive</w:t>
               </w:r>
@@ -4522,230 +4522,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Pattern-Based Global Model</w:t>
+                <w:t xml:space="preserve">Recommending Multidimensional Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Engineering and Automated Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Burgos, Spain. pp.433-440</w:t>
+              <w:t xml:space="preserve">Data Warehousing and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Linz, Austria. pp.453-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024102v1</w:t>
+                <w:t xml:space="preserve">hal-01024095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommending Multidimensional Queries</w:t>
+                <w:t xml:space="preserve">A Framework for Pattern-Based Global Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eynollah Khanjari Miyaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Warehousing and Knowledge Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Linz, Austria. pp.453-466</w:t>
+              <w:t xml:space="preserve">Intelligent Data Engineering and Automated Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Burgos, Spain. pp.433-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024095v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et exploration de résumés de grands ensembles de règles d'association</w:t>
               </w:r>
@@ -4846,256 +4846,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01030764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation condensée à base d'intervalles d'un ensemble de motifs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Generic Framework for Rule-Based Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eynollah Khanjari Miyaneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de données avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Guilherand-Granges, France</w:t>
+              <w:t xml:space="preserve">The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01030751v1</w:t>
+                <w:t xml:space="preserve">hal-01024068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Framework for Rule-Based Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentation condensée à base d'intervalles d'un ensemble de motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eynollah Khanjari Miyaneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Bases de données avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Guilherand-Granges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024068v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Recommending OLAP Queries</w:t>
               </w:r>
@@ -6727,51 +6727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Talibouya Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giacometti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101908" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan El Moussawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-184468" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-019-01417-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Chuong Duong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bamha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li Haoyuan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-016-0019-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra De Amo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Saliou Diallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2014.11.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C9F26Z8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H. Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2594473.2594480" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2011040101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Amo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Furtado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldecir P. Junior" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86486-6_21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30793-6_11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Arby Sidi Ali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Diakit&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01824490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moditha Hewasinghage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suela Isaj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Cheriat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyuan Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T. Diop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024335v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ndiaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cheikh Diop" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eynollah Khanjari Miyaneh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030751v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bald&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024068v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024083v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030589v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030139v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Waldecir Perreira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walcedir P. Junior" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio G. Clemente" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Mouloudi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1097002.1097005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009021v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54832-2_7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380760v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Renard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pasquer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Talibouya Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giacometti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101908" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan El Moussawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-184468" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-019-01417-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Chuong Duong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bamha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li Haoyuan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-016-0019-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra De Amo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Saliou Diallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2014.11.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C9F26Z8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H. Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2594473.2594480" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2011040101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Amo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Furtado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldecir P. Junior" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86486-6_21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30793-6_11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Arby Sidi Ali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Diakit&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01824490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moditha Hewasinghage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suela Isaj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Cheriat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416541v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyuan Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T. Diop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024335v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ndiaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cheikh Diop" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eynollah Khanjari Miyaneh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024068v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bald&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024083v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030589v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030139v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Waldecir Perreira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walcedir P. Junior" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio G. Clemente" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Mouloudi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1097002.1097005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009021v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54832-2_7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380760v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Renard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pasquer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>