--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -204,248 +204,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nonparametric inference of coefficients of self-exciting jump-diffusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RATE OF ESTIMATION FOR THE STATIONARY DISTRIBUTION OF STOCHASTIC DAMPING HAMILTONIAN SYSTEMS WITH CONTINUOUS OBSERVATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dion</w:t>
+                <w:t xml:space="preserve">Sylvain Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lemler</w:t>
+                <w:t xml:space="preserve">Nakahiro Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4), pp.1998--2028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/22-EJS2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/21-aihp1237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021151v3</w:t>
+                <w:t xml:space="preserve">hal-02455744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RATE OF ESTIMATION FOR THE STATIONARY DISTRIBUTION OF STOCHASTIC DAMPING HAMILTONIAN SYSTEMS WITH CONTINUOUS OBSERVATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the nonparametric inference of coefficients of self-exciting jump-diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Amorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Delattre</w:t>
+                <w:t xml:space="preserve">Charlotte Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nakahiro Yoshida</w:t>
+                <w:t xml:space="preserve">Sarah Lemler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (4), pp.1998--2028. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/21-aihp1237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/22-EJS2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455744v1</w:t>
+                <w:t xml:space="preserve">hal-03021151v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of the invariant distribution for a class of ergodic jump diffusions</w:t>
               </w:r>
@@ -1211,51 +1211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic lower bounds in estimating jumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1510,51 +1510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An infinite dimensional convolution theorem with applications to the efficient estimation of the integrated volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2015,51 +2015,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gobet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+              <w:t xml:space="preserve">Annales de l'I.H.P. Probabilités et statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (1), pp.104-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/07-AIHP111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
@@ -2539,51 +2539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drift estimation for rough processes under small noise asymptotic : QMLE approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakahiro Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2640,51 +2640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dion-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lemler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2715,51 +2715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drift estimation for rough processes under small noise asymptotic : trajectory fitting method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakahiro Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3015,51 +3015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive and non-adaptive estimation for degenerate diffusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakahiro Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3980,51 +3980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimality properties in estimating jumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4224,51 +4224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amorino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Halconruy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.17829" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021151v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-EJS2019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455744v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delattre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakahiro Yoshida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-aihp1237" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Honor&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasha Loukianova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2020023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1737" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AIHP920" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2018007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2018009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOS1591" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1263" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.01.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795403v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clement" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ515" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falconnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530714030016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AOP776" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Muzy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AAP670" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693036v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-008-0187-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Sorensen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2008.04.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z03LNZNK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP111" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009053607000000316" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-007-0048-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D64WRRR6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331880108802733" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)00119-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC8M539D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion-Blanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104235v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125428v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331156v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842514v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Honor&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570175v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472749v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410989v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167276v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287823v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilmar Mai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Falconnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609983v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amorino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Halconruy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.17829" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455744v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakahiro Yoshida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-aihp1237" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021151v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-EJS2019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Honor&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasha Loukianova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2020023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1737" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AIHP920" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2018007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2018009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOS1591" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1263" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.01.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795403v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clement" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ515" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falconnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530714030016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AOP776" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Muzy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AAP670" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693036v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-008-0187-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Sorensen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2008.04.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z03LNZNK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP111" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009053607000000316" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-007-0048-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D64WRRR6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331880108802733" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)00119-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC8M539D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion-Blanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104235v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125428v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331156v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842514v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Honor&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570175v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472749v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410989v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167276v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287823v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilmar Mai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Falconnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609983v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>