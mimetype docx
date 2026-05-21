--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -204,248 +204,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RATE OF ESTIMATION FOR THE STATIONARY DISTRIBUTION OF STOCHASTIC DAMPING HAMILTONIAN SYSTEMS WITH CONTINUOUS OBSERVATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the nonparametric inference of coefficients of self-exciting jump-diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Amorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Delattre</w:t>
+                <w:t xml:space="preserve">Charlotte Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nakahiro Yoshida</w:t>
+                <w:t xml:space="preserve">Sarah Lemler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (4), pp.1998--2028. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/21-aihp1237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/22-EJS2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455744v1</w:t>
+                <w:t xml:space="preserve">hal-03021151v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nonparametric inference of coefficients of self-exciting jump-diffusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RATE OF ESTIMATION FOR THE STATIONARY DISTRIBUTION OF STOCHASTIC DAMPING HAMILTONIAN SYSTEMS WITH CONTINUOUS OBSERVATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dion</w:t>
+                <w:t xml:space="preserve">Sylvain Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lemler</w:t>
+                <w:t xml:space="preserve">Nakahiro Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4), pp.1998--2028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/22-EJS2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/21-aihp1237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021151v3</w:t>
+                <w:t xml:space="preserve">hal-02455744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of the invariant distribution for a class of ergodic jump diffusions</w:t>
               </w:r>
@@ -1211,51 +1211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic lower bounds in estimating jumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1510,51 +1510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An infinite dimensional convolution theorem with applications to the efficient estimation of the integrated volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2520,278 +2520,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift estimation for rough processes under small noise asymptotic : QMLE approach</w:t>
+                <w:t xml:space="preserve">Drift estimation for rough processes under small noise asymptotic : trajectory fitting method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakahiro Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302549v1</w:t>
+                <w:t xml:space="preserve">hal-04975064v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric estimation of the stationary density for Hawkes-diffusion systems with known and unknown intensity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drift estimation for rough processes under small noise asymptotic : QMLE approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lemler</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Nakahiro Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290064v1</w:t>
+                <w:t xml:space="preserve">hal-05302549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift estimation for rough processes under small noise asymptotic : trajectory fitting method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonparametric estimation of the stationary density for Hawkes-diffusion systems with known and unknown intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Amorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dion-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nakahiro Yoshida</w:t>
+                <w:t xml:space="preserve">Sarah Lemler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975064v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbiased truncated quadratic variation for volatility estimation in jump diffusion processes</w:t>
               </w:r>
@@ -3015,51 +3015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive and non-adaptive estimation for degenerate diffusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakahiro Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3980,51 +3980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimality properties in estimating jumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4224,51 +4224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amorino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Halconruy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.17829" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455744v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakahiro Yoshida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-aihp1237" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021151v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-EJS2019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Honor&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasha Loukianova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2020023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1737" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AIHP920" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2018007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2018009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOS1591" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1263" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.01.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795403v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clement" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ515" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falconnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530714030016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AOP776" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Muzy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AAP670" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693036v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-008-0187-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Sorensen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2008.04.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z03LNZNK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP111" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009053607000000316" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-007-0048-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D64WRRR6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331880108802733" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)00119-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC8M539D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion-Blanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104235v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125428v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331156v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842514v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Honor&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570175v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472749v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410989v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167276v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287823v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilmar Mai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Falconnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609983v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amorino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Halconruy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.17829" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021151v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-EJS2019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455744v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delattre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakahiro Yoshida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-aihp1237" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Honor&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasha Loukianova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2020023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1737" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AIHP920" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2018007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2018009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOS1591" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1263" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.01.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795403v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clement" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ515" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falconnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530714030016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AOP776" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Muzy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AAP670" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693036v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-008-0187-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Sorensen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2008.04.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z03LNZNK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP111" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009053607000000316" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-007-0048-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D64WRRR6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331880108802733" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)00119-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC8M539D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975064v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302549v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion-Blanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104235v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125428v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331156v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842514v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Honor&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570175v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472749v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410989v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167276v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287823v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilmar Mai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Falconnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609983v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>